--- v1 (2026-03-22)
+++ v2 (2026-05-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1449" uniqueCount="682">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1225" uniqueCount="616">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1800,270 +1800,50 @@
     <t>190</t>
   </si>
   <si>
     <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/190/mocao_de_pesar_no_12-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar para Senhora Maria Das Dores de Azevedo.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/196/mocao_de_pesar_no_13-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar para Jamilson Damião dos Santos.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/215/mocao_de_pesar_no_15-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar para Lúcia Edith dos Santos Araújo.</t>
-  </si>
-[...218 lines deleted...]
-    <t>DESIGNAR USUÁRIO GERENCIADOR DO PORTAL DO GESTOR</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>PAC</t>
   </si>
   <si>
     <t>Pauta/Ata das Comissões</t>
   </si>
   <si>
     <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/316/001_-_dispoe_sobre_autorizacao_para_formalizacao_e_implementacao_de_convenios.pdf</t>
   </si>
   <si>
     <t>Pauta das Atas das Comissões convênio.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/325/001_-_dispoe_sobre_a_jordana_de_trabalho_dos_servidors_publicos_1.pdf</t>
   </si>
   <si>
     <t>Comissão de Constituição, Legislação Justiça e Redação, jornada de trabalho dos Servidores.</t>
   </si>
@@ -2436,56 +2216,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/709/6._decreto_legislativo_-_resultado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/8/requerimento_no_001-2021_-_solicita_servico_de_reforma_na_lavanderia_publica_da_comunidade_lajinha.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/9/requerimento_no_002-2021_-_solicita_funcionamento_do_posto_medico_da_comunidade_rural_verdes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/10/requerimento_no_003-2021_-_solicita_reposicao_de_luminarias_nos_postes_da_academia_levi_morais.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/11/requerimento_no_005-2021_-_solicita_servico_de_mata_burros_localizado_na_comunidade_saco_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/12/requerimento_no_006-2021_-_solicita_que_a_secretaria_de_obras_adote_no_almoxarifado_um_estoque_reserva_de_material_eletrico.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/119/requerimento_no_007-2021_-_solicita_a_arbonizacao_nos_canteiros_da_praca_e_demais_espacos_publicos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/133/requerimento_no_008-202_-_solicitarecuperancao_da_parede_do_acude_mais_conhecimento_como_acude_da_emergencia.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/146/requerimento_no_011-2021_-_solicita_servico_de_podacao_das_arvores.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/155/requerimento_no_012-2021_-_solicita_urgencia_no_projeto_de_lei_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/157/requerimento_no_013-2021_-_solicita_que_seja_construida_uma_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/159/requerimento_no_014-2021_-_solicita_substituicao_de_pecas_da_estritura_de_madeira_que_torna_a_ponte_da_pracinha.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/164/requerimento_no_015-2021_-_solicita_cronograma_de_realizacao_da_campanha_de_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/170/requerimento_no_016-2021_-_solicita_aquisicao_de_material_cirurgicos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/176/requerimento_no_017-2021_-_solicita_servico_de_manutencao_no_predio_da_unidade_basica.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/180/requerimento_no_018-2021_-_solicita_instalacao_de_climatizacao_ar_condicionado_na_sala_utilizada.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/193/requerimento_no_019-2021_-_solicita_servico_de_reforma_das_caixas_d_agua_instaladas_nas_comunidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/195/requerimento_no_020-2021_-_solicita_melhoramento_no_predio_do_dessalinizador_da_comunidade_sao_bento.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/200/requerimento_no_021-2021_-_solicita_servico_de_revestimento_no_piso_na_ares_dos_arruamentos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/203/requerimento_no_022-2021_-_solicita_que_seja_realizado_o_servico_de_melhoramento_no_piso_da_passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/205/requerimento_no_023-2021_-_solicita_estabeleca_um_cronograma_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/210/requerimento_no_024-2021_-_solicita_providencias_cabiveis_na_contrucao_da_passagem_molhada_sobre_o_rio_sao_bento.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/213/requerimento_no_025-2021_-_solicita_aquisicao_de_vacina_contra_covid-19.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/216/requerimento_no_026-2021_-_solicita_servico_de_reforma_na_escola_municipal_professor_aprigio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/218/requerimento_no_027-2021_-_solicita_breviedade_a_iluminacao_da_parte_externa_do_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/227/requerimento_no_028-2021_-_solicita_recuperacao-melhorias_atraves_de_tapa_buracos_no_trecho_da_rn_086.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/232/requerimento_no_029-2021_-_solicita_providenciar_arborizacao_e_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/237/requerimento_no_030-2021_-_solicita_instalar_um_parque_infantil_na_academia_levi_morais.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/245/requerimento_no_032-2021_-_solicita_climatizacao_ambiental_das_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/247/requerimento_no_033-2021_-_solicita_servicos_de_corte_de_terra.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/250/requerimento_no_034-2021_-_solicita_aquisicao_de_equipamentos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/253/requerimento_no_035-2021_-_solicita_que_seja_aprazada_uma_audiencia_publica_na_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/255/requerimento_no_036-2021_-_solicita_viabilize_providencias.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/259/requerimento_no_037-2021_-_solicita_teste_rapido_de_covid-19_para_atender_trabalhadores_de_industria_ceramicas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/262/requerimento_no_038-2021_-_solicita_colocacao_de_coletores_de_lixo_em_locais_estrategicos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/266/requerimento_no_039-2021_-_solicita_construcao_de_uma_lagoa_de_captacao_e_tratamento.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/270/requerimento_no_040-2021_-_solicita_servico_para_receber_as_reclamacoes_e_demandas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/273/requerimento_no_041-2021_-_solicita_inspensao_e_avaliacao_estrutural_das_unidades_educacionais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/275/requerimento_no_042-2021_-_solicita_construcao_de_banheiros_no_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/279/requerimento_no_043-2021_-_solicita_projeto_de_lei_instituindo_o_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/282/requerimento_no_044-2021_-_solicita_aos_deputados_apoiar_e_votar_favoravel_o_piso_nacional_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/285/requerimento_no_045-2021_-_solicita_servico_de_caralogacao_e_tombamento_do_bens_patrimoniais.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/290/requerimento_no_046-2021_-_solicita_que_consern_preste_esclarecimento_sobre_as_razoes_sobras_constantes_quedas_de_energia_que_vem_ocorrendo_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/291/requerimento_no_047-2021_-_solicita_que_a_administracao_disponibilize_uniforme_completo_para_os_garis.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/293/requerimento_no_048-2021_-_solicita_construcao_de_uma_cobertura_para_estacionamento_de_carros.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/301/requerimento_no_049-2021_-_solicita_que_seja_realizado_servico_de_recuperacao_nas_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/441/requerimento_no_050-2021_-_solicita_instalacao_dos_pocos_tubulares.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/442/requerimento_no_051-2021_-_solicita_construir_alguns_mata_burros.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/445/requerimento_no_052-2021_-_solicita_servico_de_manutencao_em_todos_os_mata_burros.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/446/requerimento_no_053-2021_-_solicita_servico_de_reforma_e_pintura_da_fachada_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/448/requerimento_no_054-2021_-_solicita_tomar_medidas_que_objetivem_a_aquisicao_de_coletrores_de_entulho_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/450/requerimento_no_055-2021_-_solicita_instalacao_de_bueiros_e_alargamento_em_pontos_criticos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/451/requerimento_no_056-2021_-_solicita_contratacao_de_empresa_especializada_em_grama_sintetica_para_elaborar_um_projeto_para_o_ginario_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/452/requerimento_no_057-2021_-_solicita_adquiridos_dois_postes_no_estadio_municipal_luciano_de_souza_barreto.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/453/requerimento_no_058-2021_-_solicita_servico_de_limpeza_e_recapinacao_na_praca_da_saida_de_sao_jose_do_sabugi.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/454/requerimento_no_059-2021_-_solicita_criacao_da_escola_legislativa.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/455/requerimento_no_060-2021_-_solicita_aquisicao_atraves_de_doacao_de_trilhas_da_via_ferrea.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/456/requerimento_no_061-2021_-_solicita_aquisicao_de_novos_equipamentos_e_ferramentas.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/457/requerimento_no_062-2021_-_solicita_aquisicao_de_equipamentos_e_maquinarios_agricolas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/458/requerimento_no_063-2021_-_solicita_aquisicao_do_sistema_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/459/requerimento_no_064-2021_-_solicita_instalacao_de_energia_solar_no_predio_da_sede_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/460/requerimento_no_065-2021_-_solicita_servico_de_limpeza_nos_equipamentos_dessalinizadores_instalados_nas_comunidades.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/461/requerimento_no_066-2021_-_solicita_realizar_servico_de_construcao_do_curral_do_matadouro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/462/requerimento_no_067-2021_-_solicita_instalacao_de_luminarias_nos_postes_da_rua_geralda_gomes_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/463/requerimento_no_068-2021_-_solicita_servico_de_recuperacao_de_malha_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/464/requerimento_no_069-2021_-_solicita_construcao_de_vestiario.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/465/requerimento_no_070-2021_-_solicita_servico_de_restauracao_e_pintura_nas_paredes_do_ginasio_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/466/requerimento_no_071-2021_-_solicita_urgencia_no_projeto_de_resolucao_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/467/requerimento_no_072-2021_-_solicita_providenciar_a_colocacao_de_material_asfaltico_na_av._zeze_aprigio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/468/requerimento_no_073-2021_-_solicita_servico_de_pintura_nas_lombadas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/469/requerimento_no_074-2021_-_solicita_realizar_o_servico_de_rebaixamento_do_morro_da_ladeira_existente.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/470/requerimento_no_075-2021_-_solicita_servico_de_restauracao_e_melhoramento_nas_lavanderias_publicas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/471/requerimento_no_076-2021_-_solicita_urgencia_no_projeto_de_resolucao_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/472/requerimento_no_077-2021_-_solicita_servico_de_reestruturacao_e_reforma_do_dessalinizador.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/473/requerimento_no_078-2021_-_solicita_implantacao_de_equipamentos_de_academia.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/474/requerimento_no_079-2021_-_solicita_destinacao_de_recursos_para_a_construcao_de_uma_escola_para_atender_o_ensino_infantil.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/475/requerimento_no_060-2021_-_solicita_maquina_perguratriz_para_atender_os_municipes.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/476/requerimento_no_081-2021_-_solicita_atraves_da_emenda_parlamentar_a_construcao_no_municipio_de_santana_do_serido.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/477/requerimento_no_082-2021_-_solicita_permitir_a_reabertura_da_academia_publica_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/478/requerimento_no_083-2021_-_solicita_construcao_de_30_cisternas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/479/requerimento_no_084-2021_-_solicita_construir_banheiros_publicos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/480/requerimento_no_085-2021_-_solicita_dotar_o_ginasio_poliesportivo_um_placar_eletronico_e_um_sistema_de_som.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/481/requerimento_no_086-2021_-_solicita_servico_de_roco_e_revitalizacao_na_estrada_da_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/482/requerimento_no_087-2021_-_solicita_que_seja_disponibilizada_a_maquina_patrol_para_a_realizar_o_servico_de_roco_na_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/483/requerimento_no_088-2021_-_solicita_manutencao_na_sede_do_centro_de_apoio_a_comunidade_tuiuiu.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/484/requerimento_no_089-2021_-_solicita_designacao_de_uma_equipe_tecnica_da_sethas.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/485/requerimento_no_090-2021_-_solicita_realizar_a_sinalizacao_vertical_e_horizontal_da_area_urbana.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/489/requerimento_no_091-2021_-_solicita_alinhamento_das_ruas_de_santana_do_serido.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/491/requerimento_no_092-2021_-_solicita_colocacao_de_um_poste_de_iluminacao_publica_na_comunidade_rural_sao_bento.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/493/requerimento_no_093-2021_-_solicita_construir_rampas_de_acesso_em_todos_os_orgao_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/495/requerimento_no_094-2021_-_solicita_servico_de_pintura_na_praca_jose_bezerra_da_luz.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/496/requerimento_no_095-2021_-_solicita_atraves_da_emenda_parlamentar_construcao_de_pavimentacao_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/503/requerimento_no_096-2021_-solicita_reaproveitamento_da_agua_que_diariamente_pe_desperdicada_por_varios_residencias.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/512/requerimento_no_097-2021_-_solicita_retirada_pedras_que_estao_situadas_nos_seguintes_trechos.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/523/requerimento_no_098-2021_-_solicita_servico_de_meloramento_na_praca_zeze_aprigio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/526/requerimento_no_099-2021_-_solicita_construir_cisternas_de_captacao_de_agua_da_chuva.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/528/requerimento_no_100-2021_-_solicita_substituicao_de_todas_as_atuais_lampadas_dos_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/531/requerimento_no_101-2021_-_solicita_a_doacao_para_a_associacao_de_catadores.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/533/requerimento_no_102-2021_-_solicita_perfuracao_e_instalacao_de_pocos.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/540/requerimento_no_104-2021_-_solicita_providenciar_a_cobertura_do_espaco_de_estacionamento_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/541/requerimento_no_105-2021_-_solicita_climatizar_as_salas_de_aula_da_escola_municipal_professor_aprigio_e_da_creche_municipal.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/543/requerimento_no_106-2021_-_solicita_que_possa_designar_medico_veterinarios.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/544/requerimento_no_107-2021_-_solicita_programacao_destinada_a_realizacao_de_sessoes_itinerantes.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/547/requerimento_no_108-2021_-_solicita_um_vigilante_para_exercer_suas_atividades_no_local_conhecido_por_o_lindolfao.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/557/requerimento_no_109-2021_-_solicita_construcao_de_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/560/requerimento_no_110-2021_-_solicita_parceria_com_a_emater.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/563/requerimento_no_111-2021_-_solicita_implantacao_de_aulas_voltadas_especificamente_para_os_jovens_e_adultos.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/564/requerimento_no_112-2021_-_solicita_aquisicao_de_equipamentos_denominado_bomba_de_infusao.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/567/requerimento_no_113-2021_-_solicita_disponibilize_semanalmente_um_transporte_para_as_pessoas_das_comunidades_rurais_tuiuiu_e_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/568/requerimento_no_114-2021_-_solicita_que_a_camara_institua_oficialmente_a_logomarca_da_escola_legislativa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/570/requerimento_no_115-2021_-_solicita_reativacao_no_fucionamento_das_brinquedotecas_nas_comunidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/571/requerimento_no_116-2021_-_solicita_construcao_de_barreiros_e_pequenos_acudes.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/572/requerimento_no_117-2021_-_solicita_servico_de_reforma_no_imovel_onde_fuciona_a_creche_jose_bezerra_da_luz.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/575/requerimento_no_118-2021_-_solicita_reabertura_da_sala_de_jogos_do_ginasio_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/576/requerimento_no_119-2021_-_solicita_aquisicao_de_parque_insfantil_a_ser_instalado_no_balneario_publico.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/577/requerimento_no_120-2021_-_solicita_perfuracao_de_pocos.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/578/requerimento_no_121-2021_-_solicita_inserido_wifi_brasil.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/579/requerimento_no_122-2021_-_solicita_atendimento_medico_das_diversas_especializacoes.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/582/requerimento_no_123-2021_-_solicita_aquisicao_de_equipamentos_computadore_e_impressoraras_para_unidades_de_saude_das_comunidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/581/requerimento_no_124-2021_-_solicita_inclusao_no_programa_denominado_linda.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/548/requerimento_no_125-2021_-_solicita_transporte_de_silagem_para_os_agricultores_do_municipio_de_santana_do_serido.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/550/requerimento_no_126-2021_-_solicita_restabelecidas_as_aulas_de_jiu-jitsu.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/551/requerimento_no_127-2021_-_solicita_colocacao_de_coletores_de_lixo_fixos.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/553/requerimento_no_128-2021_-_solicita_aquisicao_de_um_veiculo_para_a_secretaria_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/555/requerimento_no_129-2021_-_solicita_reforma_na_escola_comunidade_rural_verdes.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/559/requerimento_no_131-2021_-_solicita_a_celebracao_de_casamento_civil_comunitario.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/561/requerimento_no_132-2021_-_solicita_providencias_com_o_maquinario_que_realiza_o_servico_de_conserto_de_vazamento_existente_no_conhemento_acude_de_pereira.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/562/requerimento_no_132-2021_-_solicita_requer_urgencia_no_projeto_de_resolucao_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/565/requerimento_no_134-2021_-_solicita_providenciar_para_destinar_e_instalar_um_computador_acoplado_com_impressora_na_rede_da_banda_musical.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/566/requerimento_no_133-2021_-_solicita_convenio_objetivo_realizar_programa_justica_e_escola.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/569/requerimento_no_136-2021_-_solicita_urgencia_no_projeto_de_lei_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/573/requerimento_no_137-2021_-_solicita_colocar_recipientes_coletores_de_lixo_em_pontos_estrategicos_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/574/requerimento_no_136-2021_-_solicita_aquisicao_de_ventiladores_a_serem_destinados_para_uso_na_unidade_de_saude.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/118/mocao_de_pesar_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/140/mocao_de_pesar_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/145/mocao_de_pesar_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/151/mocao_de_pesar_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/160/mocao_de_apoio_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/174/mocao_de_pesar_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/190/mocao_de_pesar_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/196/mocao_de_pesar_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/215/mocao_de_pesar_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/1/portaria_01.2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/2/portaria_02.2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/3/portaria_03.2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/4/portaria_04.2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/6/portaria_de_diaria_01.2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/7/portaria_de_diaria_02.2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/18/portaria_de_diaria_03.2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/19/portaria_no_06-2021_-_exonerar_rita_de_cassia_morais_santos.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/20/portaria_no_06d-2021_-_autoriza_sr_flavio_azevedo_de_macedo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/21/portaria_no_07-2021_-_designar_juliane_enedina_da_silva_rufino.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/22/portaria_no_08-2021_-_concede_assiduidade_a_lucicleia_garcia_dantas_de_sena.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/23/portaria_no_08d-2021_-_autoriza_sra_alanna_alexandre_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/24/portaria_no_09-2021_-_autoriza_ricardo_jose_de_medeiros.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/25/portaria_no_09-2021_-_nomear_comissao_permanente_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/26/portaria_no_10-2021_-_nomear_pregoeiro_sr_almir_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/27/portaria_no_10d-2021_-_autoriza_viagem_a_sra_maria_das_vitorias_de_macedo_oliveira.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/28/portaria_no_11-2021_-_estabelece_procedimento_preventivos_relacionados_ao_covid-19.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/29/portaria_no_11-2021_-_suspende_expediente.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/30/portaria_no_11d-2021_-_autoriza_sr_flavio_azevedo_de_macedo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/31/portaria_no_12-2021_-_concede_gozo_de_ferias_a_edmilson_almeida_da_silva.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/32/portaria_no_12d-2021_-_autoriza_viagem_ao_sr_flavio_azevedo_de_macedo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/33/portaria_no_13-2021_-_autoriza_o_sr_edmilson_almeida_da_silva.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/34/portaria_no_14-2021_-_autoriza_sra_maria_eufrasia_farias_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/85/portaria_no_14-2021_-_concede_gozo_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/86/portaria_no_14-2021_-_suspensao_das_atividades_legislativas.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/87/portaria_no_15-2021_-_retomada_das_sessoes_e_demais_atividades_legislativa.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/88/portaria_no_15d-2021_-_autoriza_edmilson_almeida_da_silva.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/89/portaria_no_16-2021_-_concede_gozo_de_farias_a_lucicleia_garcia_dantas_de_sena.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/90/portaria_no_17-2021_-_suspende_expediente.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/91/portaria_no_18-2021_-_suspensao_das_atividades.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/92/portaria_no_19-2021_-_exonerar_lucicleia_garcia_dantas_de_sena_2.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/94/portaria_no_03-2020_-_designa_gerenciador_do_portal_do_gestor_tce_rn.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/316/001_-_dispoe_sobre_autorizacao_para_formalizacao_e_implementacao_de_convenios.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/325/001_-_dispoe_sobre_a_jordana_de_trabalho_dos_servidors_publicos_1.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/338/003_-_proibe_vender_ou_permutar_imoveis_de_prog._habitacionais.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/350/005_-_dispoe_sobre_o_plano_plurianual_para_os_exercicios_2022_a_2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/364/006_-_dispoe_sobre_a_elaboracao_da_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/373/012_-_dispoe_a_criacao_do_programa_social_cidadao_santanense.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/389/013_-_estima_a_receita_e_fixa_a_despesa_para_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/709/6._decreto_legislativo_-_resultado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/8/requerimento_no_001-2021_-_solicita_servico_de_reforma_na_lavanderia_publica_da_comunidade_lajinha.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/9/requerimento_no_002-2021_-_solicita_funcionamento_do_posto_medico_da_comunidade_rural_verdes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/10/requerimento_no_003-2021_-_solicita_reposicao_de_luminarias_nos_postes_da_academia_levi_morais.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/11/requerimento_no_005-2021_-_solicita_servico_de_mata_burros_localizado_na_comunidade_saco_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/12/requerimento_no_006-2021_-_solicita_que_a_secretaria_de_obras_adote_no_almoxarifado_um_estoque_reserva_de_material_eletrico.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/119/requerimento_no_007-2021_-_solicita_a_arbonizacao_nos_canteiros_da_praca_e_demais_espacos_publicos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/133/requerimento_no_008-202_-_solicitarecuperancao_da_parede_do_acude_mais_conhecimento_como_acude_da_emergencia.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/146/requerimento_no_011-2021_-_solicita_servico_de_podacao_das_arvores.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/155/requerimento_no_012-2021_-_solicita_urgencia_no_projeto_de_lei_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/157/requerimento_no_013-2021_-_solicita_que_seja_construida_uma_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/159/requerimento_no_014-2021_-_solicita_substituicao_de_pecas_da_estritura_de_madeira_que_torna_a_ponte_da_pracinha.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/164/requerimento_no_015-2021_-_solicita_cronograma_de_realizacao_da_campanha_de_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/170/requerimento_no_016-2021_-_solicita_aquisicao_de_material_cirurgicos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/176/requerimento_no_017-2021_-_solicita_servico_de_manutencao_no_predio_da_unidade_basica.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/180/requerimento_no_018-2021_-_solicita_instalacao_de_climatizacao_ar_condicionado_na_sala_utilizada.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/193/requerimento_no_019-2021_-_solicita_servico_de_reforma_das_caixas_d_agua_instaladas_nas_comunidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/195/requerimento_no_020-2021_-_solicita_melhoramento_no_predio_do_dessalinizador_da_comunidade_sao_bento.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/200/requerimento_no_021-2021_-_solicita_servico_de_revestimento_no_piso_na_ares_dos_arruamentos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/203/requerimento_no_022-2021_-_solicita_que_seja_realizado_o_servico_de_melhoramento_no_piso_da_passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/205/requerimento_no_023-2021_-_solicita_estabeleca_um_cronograma_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/210/requerimento_no_024-2021_-_solicita_providencias_cabiveis_na_contrucao_da_passagem_molhada_sobre_o_rio_sao_bento.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/213/requerimento_no_025-2021_-_solicita_aquisicao_de_vacina_contra_covid-19.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/216/requerimento_no_026-2021_-_solicita_servico_de_reforma_na_escola_municipal_professor_aprigio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/218/requerimento_no_027-2021_-_solicita_breviedade_a_iluminacao_da_parte_externa_do_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/227/requerimento_no_028-2021_-_solicita_recuperacao-melhorias_atraves_de_tapa_buracos_no_trecho_da_rn_086.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/232/requerimento_no_029-2021_-_solicita_providenciar_arborizacao_e_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/237/requerimento_no_030-2021_-_solicita_instalar_um_parque_infantil_na_academia_levi_morais.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/245/requerimento_no_032-2021_-_solicita_climatizacao_ambiental_das_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/247/requerimento_no_033-2021_-_solicita_servicos_de_corte_de_terra.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/250/requerimento_no_034-2021_-_solicita_aquisicao_de_equipamentos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/253/requerimento_no_035-2021_-_solicita_que_seja_aprazada_uma_audiencia_publica_na_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/255/requerimento_no_036-2021_-_solicita_viabilize_providencias.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/259/requerimento_no_037-2021_-_solicita_teste_rapido_de_covid-19_para_atender_trabalhadores_de_industria_ceramicas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/262/requerimento_no_038-2021_-_solicita_colocacao_de_coletores_de_lixo_em_locais_estrategicos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/266/requerimento_no_039-2021_-_solicita_construcao_de_uma_lagoa_de_captacao_e_tratamento.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/270/requerimento_no_040-2021_-_solicita_servico_para_receber_as_reclamacoes_e_demandas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/273/requerimento_no_041-2021_-_solicita_inspensao_e_avaliacao_estrutural_das_unidades_educacionais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/275/requerimento_no_042-2021_-_solicita_construcao_de_banheiros_no_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/279/requerimento_no_043-2021_-_solicita_projeto_de_lei_instituindo_o_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/282/requerimento_no_044-2021_-_solicita_aos_deputados_apoiar_e_votar_favoravel_o_piso_nacional_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/285/requerimento_no_045-2021_-_solicita_servico_de_caralogacao_e_tombamento_do_bens_patrimoniais.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/290/requerimento_no_046-2021_-_solicita_que_consern_preste_esclarecimento_sobre_as_razoes_sobras_constantes_quedas_de_energia_que_vem_ocorrendo_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/291/requerimento_no_047-2021_-_solicita_que_a_administracao_disponibilize_uniforme_completo_para_os_garis.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/293/requerimento_no_048-2021_-_solicita_construcao_de_uma_cobertura_para_estacionamento_de_carros.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/301/requerimento_no_049-2021_-_solicita_que_seja_realizado_servico_de_recuperacao_nas_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/441/requerimento_no_050-2021_-_solicita_instalacao_dos_pocos_tubulares.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/442/requerimento_no_051-2021_-_solicita_construir_alguns_mata_burros.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/445/requerimento_no_052-2021_-_solicita_servico_de_manutencao_em_todos_os_mata_burros.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/446/requerimento_no_053-2021_-_solicita_servico_de_reforma_e_pintura_da_fachada_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/448/requerimento_no_054-2021_-_solicita_tomar_medidas_que_objetivem_a_aquisicao_de_coletrores_de_entulho_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/450/requerimento_no_055-2021_-_solicita_instalacao_de_bueiros_e_alargamento_em_pontos_criticos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/451/requerimento_no_056-2021_-_solicita_contratacao_de_empresa_especializada_em_grama_sintetica_para_elaborar_um_projeto_para_o_ginario_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/452/requerimento_no_057-2021_-_solicita_adquiridos_dois_postes_no_estadio_municipal_luciano_de_souza_barreto.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/453/requerimento_no_058-2021_-_solicita_servico_de_limpeza_e_recapinacao_na_praca_da_saida_de_sao_jose_do_sabugi.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/454/requerimento_no_059-2021_-_solicita_criacao_da_escola_legislativa.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/455/requerimento_no_060-2021_-_solicita_aquisicao_atraves_de_doacao_de_trilhas_da_via_ferrea.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/456/requerimento_no_061-2021_-_solicita_aquisicao_de_novos_equipamentos_e_ferramentas.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/457/requerimento_no_062-2021_-_solicita_aquisicao_de_equipamentos_e_maquinarios_agricolas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/458/requerimento_no_063-2021_-_solicita_aquisicao_do_sistema_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/459/requerimento_no_064-2021_-_solicita_instalacao_de_energia_solar_no_predio_da_sede_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/460/requerimento_no_065-2021_-_solicita_servico_de_limpeza_nos_equipamentos_dessalinizadores_instalados_nas_comunidades.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/461/requerimento_no_066-2021_-_solicita_realizar_servico_de_construcao_do_curral_do_matadouro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/462/requerimento_no_067-2021_-_solicita_instalacao_de_luminarias_nos_postes_da_rua_geralda_gomes_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/463/requerimento_no_068-2021_-_solicita_servico_de_recuperacao_de_malha_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/464/requerimento_no_069-2021_-_solicita_construcao_de_vestiario.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/465/requerimento_no_070-2021_-_solicita_servico_de_restauracao_e_pintura_nas_paredes_do_ginasio_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/466/requerimento_no_071-2021_-_solicita_urgencia_no_projeto_de_resolucao_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/467/requerimento_no_072-2021_-_solicita_providenciar_a_colocacao_de_material_asfaltico_na_av._zeze_aprigio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/468/requerimento_no_073-2021_-_solicita_servico_de_pintura_nas_lombadas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/469/requerimento_no_074-2021_-_solicita_realizar_o_servico_de_rebaixamento_do_morro_da_ladeira_existente.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/470/requerimento_no_075-2021_-_solicita_servico_de_restauracao_e_melhoramento_nas_lavanderias_publicas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/471/requerimento_no_076-2021_-_solicita_urgencia_no_projeto_de_resolucao_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/472/requerimento_no_077-2021_-_solicita_servico_de_reestruturacao_e_reforma_do_dessalinizador.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/473/requerimento_no_078-2021_-_solicita_implantacao_de_equipamentos_de_academia.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/474/requerimento_no_079-2021_-_solicita_destinacao_de_recursos_para_a_construcao_de_uma_escola_para_atender_o_ensino_infantil.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/475/requerimento_no_060-2021_-_solicita_maquina_perguratriz_para_atender_os_municipes.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/476/requerimento_no_081-2021_-_solicita_atraves_da_emenda_parlamentar_a_construcao_no_municipio_de_santana_do_serido.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/477/requerimento_no_082-2021_-_solicita_permitir_a_reabertura_da_academia_publica_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/478/requerimento_no_083-2021_-_solicita_construcao_de_30_cisternas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/479/requerimento_no_084-2021_-_solicita_construir_banheiros_publicos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/480/requerimento_no_085-2021_-_solicita_dotar_o_ginasio_poliesportivo_um_placar_eletronico_e_um_sistema_de_som.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/481/requerimento_no_086-2021_-_solicita_servico_de_roco_e_revitalizacao_na_estrada_da_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/482/requerimento_no_087-2021_-_solicita_que_seja_disponibilizada_a_maquina_patrol_para_a_realizar_o_servico_de_roco_na_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/483/requerimento_no_088-2021_-_solicita_manutencao_na_sede_do_centro_de_apoio_a_comunidade_tuiuiu.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/484/requerimento_no_089-2021_-_solicita_designacao_de_uma_equipe_tecnica_da_sethas.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/485/requerimento_no_090-2021_-_solicita_realizar_a_sinalizacao_vertical_e_horizontal_da_area_urbana.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/489/requerimento_no_091-2021_-_solicita_alinhamento_das_ruas_de_santana_do_serido.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/491/requerimento_no_092-2021_-_solicita_colocacao_de_um_poste_de_iluminacao_publica_na_comunidade_rural_sao_bento.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/493/requerimento_no_093-2021_-_solicita_construir_rampas_de_acesso_em_todos_os_orgao_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/495/requerimento_no_094-2021_-_solicita_servico_de_pintura_na_praca_jose_bezerra_da_luz.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/496/requerimento_no_095-2021_-_solicita_atraves_da_emenda_parlamentar_construcao_de_pavimentacao_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/503/requerimento_no_096-2021_-solicita_reaproveitamento_da_agua_que_diariamente_pe_desperdicada_por_varios_residencias.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/512/requerimento_no_097-2021_-_solicita_retirada_pedras_que_estao_situadas_nos_seguintes_trechos.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/523/requerimento_no_098-2021_-_solicita_servico_de_meloramento_na_praca_zeze_aprigio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/526/requerimento_no_099-2021_-_solicita_construir_cisternas_de_captacao_de_agua_da_chuva.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/528/requerimento_no_100-2021_-_solicita_substituicao_de_todas_as_atuais_lampadas_dos_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/531/requerimento_no_101-2021_-_solicita_a_doacao_para_a_associacao_de_catadores.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/533/requerimento_no_102-2021_-_solicita_perfuracao_e_instalacao_de_pocos.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/540/requerimento_no_104-2021_-_solicita_providenciar_a_cobertura_do_espaco_de_estacionamento_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/541/requerimento_no_105-2021_-_solicita_climatizar_as_salas_de_aula_da_escola_municipal_professor_aprigio_e_da_creche_municipal.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/543/requerimento_no_106-2021_-_solicita_que_possa_designar_medico_veterinarios.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/544/requerimento_no_107-2021_-_solicita_programacao_destinada_a_realizacao_de_sessoes_itinerantes.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/547/requerimento_no_108-2021_-_solicita_um_vigilante_para_exercer_suas_atividades_no_local_conhecido_por_o_lindolfao.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/557/requerimento_no_109-2021_-_solicita_construcao_de_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/560/requerimento_no_110-2021_-_solicita_parceria_com_a_emater.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/563/requerimento_no_111-2021_-_solicita_implantacao_de_aulas_voltadas_especificamente_para_os_jovens_e_adultos.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/564/requerimento_no_112-2021_-_solicita_aquisicao_de_equipamentos_denominado_bomba_de_infusao.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/567/requerimento_no_113-2021_-_solicita_disponibilize_semanalmente_um_transporte_para_as_pessoas_das_comunidades_rurais_tuiuiu_e_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/568/requerimento_no_114-2021_-_solicita_que_a_camara_institua_oficialmente_a_logomarca_da_escola_legislativa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/570/requerimento_no_115-2021_-_solicita_reativacao_no_fucionamento_das_brinquedotecas_nas_comunidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/571/requerimento_no_116-2021_-_solicita_construcao_de_barreiros_e_pequenos_acudes.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/572/requerimento_no_117-2021_-_solicita_servico_de_reforma_no_imovel_onde_fuciona_a_creche_jose_bezerra_da_luz.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/575/requerimento_no_118-2021_-_solicita_reabertura_da_sala_de_jogos_do_ginasio_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/576/requerimento_no_119-2021_-_solicita_aquisicao_de_parque_insfantil_a_ser_instalado_no_balneario_publico.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/577/requerimento_no_120-2021_-_solicita_perfuracao_de_pocos.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/578/requerimento_no_121-2021_-_solicita_inserido_wifi_brasil.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/579/requerimento_no_122-2021_-_solicita_atendimento_medico_das_diversas_especializacoes.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/582/requerimento_no_123-2021_-_solicita_aquisicao_de_equipamentos_computadore_e_impressoraras_para_unidades_de_saude_das_comunidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/581/requerimento_no_124-2021_-_solicita_inclusao_no_programa_denominado_linda.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/548/requerimento_no_125-2021_-_solicita_transporte_de_silagem_para_os_agricultores_do_municipio_de_santana_do_serido.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/550/requerimento_no_126-2021_-_solicita_restabelecidas_as_aulas_de_jiu-jitsu.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/551/requerimento_no_127-2021_-_solicita_colocacao_de_coletores_de_lixo_fixos.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/553/requerimento_no_128-2021_-_solicita_aquisicao_de_um_veiculo_para_a_secretaria_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/555/requerimento_no_129-2021_-_solicita_reforma_na_escola_comunidade_rural_verdes.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/559/requerimento_no_131-2021_-_solicita_a_celebracao_de_casamento_civil_comunitario.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/561/requerimento_no_132-2021_-_solicita_providencias_com_o_maquinario_que_realiza_o_servico_de_conserto_de_vazamento_existente_no_conhemento_acude_de_pereira.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/562/requerimento_no_132-2021_-_solicita_requer_urgencia_no_projeto_de_resolucao_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/565/requerimento_no_134-2021_-_solicita_providenciar_para_destinar_e_instalar_um_computador_acoplado_com_impressora_na_rede_da_banda_musical.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/566/requerimento_no_133-2021_-_solicita_convenio_objetivo_realizar_programa_justica_e_escola.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/569/requerimento_no_136-2021_-_solicita_urgencia_no_projeto_de_lei_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/573/requerimento_no_137-2021_-_solicita_colocar_recipientes_coletores_de_lixo_em_pontos_estrategicos_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/574/requerimento_no_136-2021_-_solicita_aquisicao_de_ventiladores_a_serem_destinados_para_uso_na_unidade_de_saude.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/118/mocao_de_pesar_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/140/mocao_de_pesar_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/145/mocao_de_pesar_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/151/mocao_de_pesar_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/160/mocao_de_apoio_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/174/mocao_de_pesar_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/190/mocao_de_pesar_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/196/mocao_de_pesar_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/215/mocao_de_pesar_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/316/001_-_dispoe_sobre_autorizacao_para_formalizacao_e_implementacao_de_convenios.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/325/001_-_dispoe_sobre_a_jordana_de_trabalho_dos_servidors_publicos_1.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/338/003_-_proibe_vender_ou_permutar_imoveis_de_prog._habitacionais.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/350/005_-_dispoe_sobre_o_plano_plurianual_para_os_exercicios_2022_a_2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/364/006_-_dispoe_sobre_a_elaboracao_da_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/373/012_-_dispoe_a_criacao_do_programa_social_cidadao_santanense.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2021/389/013_-_estima_a_receita_e_fixa_a_despesa_para_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H189"/>
+  <dimension ref="A1:H157"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="233.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -6287,943 +6067,207 @@
     <row r="150" spans="1:8">
       <c r="A150" t="s">
         <v>590</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
         <v>69</v>
       </c>
       <c r="D150" t="s">
         <v>560</v>
       </c>
       <c r="E150" t="s">
         <v>561</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>591</v>
       </c>
       <c r="H150" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>10</v>
+        <v>593</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
         <v>10</v>
       </c>
       <c r="D151" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="E151" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="H151" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>22</v>
+        <v>598</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
         <v>22</v>
       </c>
       <c r="D152" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="E152" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="H152" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>26</v>
+        <v>601</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
         <v>26</v>
       </c>
       <c r="D153" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="E153" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="H153" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>567</v>
+        <v>604</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>567</v>
+        <v>30</v>
       </c>
       <c r="D154" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="E154" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="H154" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
+        <v>607</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
         <v>34</v>
       </c>
-      <c r="B155" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D155" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="E155" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="H155" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>38</v>
+        <v>610</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D156" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="E156" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
       <c r="H156" t="s">
-        <v>606</v>
+        <v>612</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>82</v>
+        <v>613</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="D157" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="E157" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>607</v>
+        <v>614</v>
       </c>
       <c r="H157" t="s">
-        <v>608</v>
-[...87 lines deleted...]
-      <c r="G161" s="1" t="s">
         <v>615</v>
-      </c>
-[...645 lines deleted...]
-        <v>681</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -7340,82 +6384,50 @@
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
-    <hyperlink ref="G158" r:id="rId157"/>
-[...30 lines deleted...]
-    <hyperlink ref="G189" r:id="rId188"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>