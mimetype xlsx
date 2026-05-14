--- v0 (2026-02-05)
+++ v1 (2026-05-14)
@@ -10,1696 +10,1483 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1112" uniqueCount="545">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="951" uniqueCount="474">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Não Houve Propostas de Emendas à Lei Orgânica no Ano de 2022.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Municipal)</t>
   </si>
   <si>
     <t>Hudson Pereira de Brito</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/760/001_-_dispoe_sobre_a_concessao_de_reajuste_salarial_dos_servidores.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/760/001_-_dispoe_sobre_a_concessao_de_reajuste_salarial_dos_servidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reajuste salarial aos servidores públicos do Município de Santana do Seridó/RN e dá outras providências.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/758/002_-_dispoe_sobre_a_criacao_do_prog._mun._bolsa-musica.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/758/002_-_dispoe_sobre_a_criacao_do_prog._mun._bolsa-musica.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação e implantação do "Programa Municipal Bolsa-Música" na Banda de Música Filarmônica Moisés Sátiro da Silva".</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/756/004_-_dispoe_sobre_a_criacao_do_prog._de_estagio.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/756/004_-_dispoe_sobre_a_criacao_do_prog._de_estagio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE PROGRAMA DE ESTÁGIO NO MUNICÍPIO DE SANTANA DO SERIDÓ/RN E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/769/006_-_dispoe_sobre_a_loa_2023.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/769/006_-_dispoe_sobre_a_loa_2023.pdf</t>
   </si>
   <si>
     <t>"Dispões sobre as diretrizes para elaboração da Lei Orçamentária para o exercício de 2023, e dá outras providências".</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/768/007_-_autoriza_abrir_credito_especial.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/768/007_-_autoriza_abrir_credito_especial.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir Crédito Especial, e dá outras providências".</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/767/008_-_autoriza_a_abrir_credito_especial.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/767/008_-_autoriza_a_abrir_credito_especial.pdf</t>
   </si>
   <si>
     <t>"Autoriza ao Poder Executivo Municipal a abrir crédito especial, e dá outras providências".</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/766/009_-_autoriza_o_poder_executivo_a_ratificar_sua_participacao_no_cim-serido.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/766/009_-_autoriza_o_poder_executivo_a_ratificar_sua_participacao_no_cim-serido.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ratificar sua participação no Consórcio Intermunicipal Multifinalitário da região do Seridó do Rio Grande do Norte - CIM-SERIDO, bem como a adequar sua execução orçamentária ao n o v o regime jurídico adotado para Consórcios Públicos, na forma e condições previstas pela Lei Federal nº 11.107/2005 e dá outras providências.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/765/010_-_dispoe_sobre_o_cmdca_conselho_tutelar_e_fia.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/765/010_-_dispoe_sobre_o_cmdca_conselho_tutelar_e_fia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente, revoga a Lei nº 335 de 25 de agosto de 2004 que cria o Conselho Municipal dos Direitos da Criança e do Adolescente, Conselho Tutelar e Fundo Municipal dos Direitos da Criança e do Adolescente - FIA no âmbito do Município de_x000D_
 Santana do Seridó/RN e dá outras providências.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/764/012_-_revoga_a_lei_405_de_2010_sobre_a_autorizacao_do_exercicio_da_atividade_mototaxi.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/764/012_-_revoga_a_lei_405_de_2010_sobre_a_autorizacao_do_exercicio_da_atividade_mototaxi.pdf</t>
   </si>
   <si>
     <t>Revoga dispositivo da Lei Municipal nº 405 de 9 de Setembro de 2010, que dispõe sobre a regulamentação e autorização para o exercício da atividade privada de transporte individual de passageiros por meio de motocicletas de aluguel no âmbito do Município de Santana do Seridó/RN.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/763/014_-_dispoe_sobre_a_regogacao_da_lei_226_de_1996.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/763/014_-_dispoe_sobre_a_regogacao_da_lei_226_de_1996.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação da Lei nº 266 de 23 de Abril de 1996 no âmbito do Município de Santana do Seridó/RN e dá outras providências.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/762/015_-_autoriza_abrir_credito_especial_1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/762/015_-_autoriza_abrir_credito_especial_1.pdf</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária</t>
+    <t>Projeto de Lei Ordinária (Legislativo)</t>
   </si>
   <si>
     <t>Juarez, Ricardo de Zeca</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/713/1.._reajuste_servidores.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/713/1.._reajuste_servidores.pdf</t>
   </si>
   <si>
     <t>Atualiza e reajusta os salários (vencimento-base) dos servidores da Câmara Municipal de Santana do Seridó e dá outras providencias.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/711/projeto_-_13o_salario.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/711/projeto_-_13o_salario.pdf</t>
   </si>
   <si>
     <t>Institui o pagamento do décimo terceiro subsidio e o gozo de férias remuneradas com 1/3 (um terço) a mais sobre os ganhos, como direitos _x000D_
 sociais dos Vereadores do município de Santana do Seridó e dá outras providencias.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ricardo de Zeca</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/712/projeto_03_-_patrimonio_cultural_da_banda_de_musica.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/712/projeto_03_-_patrimonio_cultural_da_banda_de_musica.pdf</t>
   </si>
   <si>
     <t>DECLARA PATRIMONIO CULTURAL DE NATUREZA IMATERIAL DO MUNICÍPIO E DO POVO DE SANTANA DO SERIDÓ/RN, A BANDA DE MÚSICA DENOMINADA “MOISÉS SÁTIRO DA SILVA” E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/788/005_-_autoriza_denominar_a_rua_francisco_bezerra_da_silva_1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/788/005_-_autoriza_denominar_a_rua_francisco_bezerra_da_silva_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DENOMINAR A RUA FRANCISCO BEZERRA DA SILVA.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>Bruno, Flávio</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/789/006_-_dispoe_sobre_a_obrigatoriedade_da_divulgacao_do_prog._cestas_basicas_1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/789/006_-_dispoe_sobre_a_obrigatoriedade_da_divulgacao_do_prog._cestas_basicas_1.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A OBRIGATORIEDADE DA DIVULGAÇÃO DO PROG. CESTAS BASICAS.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>PLCM</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (Municipal)</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/761/001_-_dispoe_sobre_a_criacao_de_agente_de_contratacao.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/761/001_-_dispoe_sobre_a_criacao_de_agente_de_contratacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Agente de Contratação Municipal, Comissões de contratação e Equipe de Apoio, no Âmbito do Município de Santana do Seridó/RN, conforme as disposições previstas na Lei Federal nº 14.133, de 01 de Abril de 2021.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/759/002_-_atualiza_o_codigo_tributario_do_municipio.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/759/002_-_atualiza_o_codigo_tributario_do_municipio.pdf</t>
   </si>
   <si>
     <t>Atualiza o código tributário do Município de Santana do Seridó, Estado do Rio Grande do Norte.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/757/003_-_altera_o_anexo_i_da_lei_592-2021.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/757/003_-_altera_o_anexo_i_da_lei_592-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXO I DA LEI MUNICIPAL N° 0592/2021 DE 12 DE JULHO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
-    <t>Projeto de Lei Complementar</t>
+    <t>Projeto de Lei Complementar (Legislativo)</t>
   </si>
   <si>
     <t>Não houveram Projetos de Lei Complementar desta Casa no Ano de 2022.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Juarez</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/710/decreto_no_01_-_titulo_de_cidadania.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/710/decreto_no_01_-_titulo_de_cidadania.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO SANTANENSE AO SR. ROBERTO PEREIRA DANTAS JUNIOR.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/708/2._titulo_-_pastor_-_04.04.2022.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/708/2._titulo_-_pastor_-_04.04.2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO SANTANENSE AO SR. INÁCIO ADENILÇO BATISTA.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/780/003_-_concede_titulo_de_cidadao_santanense_ao_sr._anderson_clayton_de_s._pereira.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/780/003_-_concede_titulo_de_cidadao_santanense_ao_sr._anderson_clayton_de_s._pereira.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO SANTANENSE AO SR. ANDERSON CLAYTON DE S. PEREIRA.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/781/004_-_concede_titulo_de_cidadao_santanense_ao_sr._alfaro_amarary_dantas_araujo.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/781/004_-_concede_titulo_de_cidadao_santanense_ao_sr._alfaro_amarary_dantas_araujo.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO SANTANENSE AO SR. ALFARO AMARARY DANTAS ARAUJO.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>Vicente</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/782/005_-_concede_titulo_de_cidadao_santanense_a_anandala_rayane_miguel_da_silva.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/782/005_-_concede_titulo_de_cidadao_santanense_a_anandala_rayane_miguel_da_silva.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO SANTANENSE A ANÂNDALA RAYANE MIGUEL DA SILVA.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/783/006_-_concede_titulo_de_cidadao_santanense_ao_sr._jose_carlos_pereira_da_cruz.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/783/006_-_concede_titulo_de_cidadao_santanense_ao_sr._jose_carlos_pereira_da_cruz.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO SANTANENSE AO SR. JOSE CARLOS PEREIRA DA CRUZ.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/784/007_-_concede_titulo_de_cidadao_santanense_ao_sr._antonio_de_arajujo_neto.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/784/007_-_concede_titulo_de_cidadao_santanense_ao_sr._antonio_de_arajujo_neto.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO SANTANENSE AO SR. ANTONIO DE ARAJUJO NETO.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/785/008_-_concede_titulo_de_cidadao_santanense_ao_sr._roberto_torreao_viana_melo.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/785/008_-_concede_titulo_de_cidadao_santanense_ao_sr._roberto_torreao_viana_melo.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO SANTANENSE AO SR. ROBERTO TORREAO VIANA MELO.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/786/009_-_concede_titulo_de_cidadao_santanense_ao_sr._moacir_galdino.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/786/009_-_concede_titulo_de_cidadao_santanense_ao_sr._moacir_galdino.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO SANTANENSE AO SR. MOACIR GALDINO.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/787/010_-_concede_titulo_de_cidadao_santanense_ao_sr._fagner_sergio_de_medeiros_dantas.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/787/010_-_concede_titulo_de_cidadao_santanense_ao_sr._fagner_sergio_de_medeiros_dantas.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO SANTANENSE AO SR. FAGNER SERGIO DE MEDEIROS DANTAS.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/790/resolucao_no_01-2022_-_abre_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/790/resolucao_no_01-2022_-_abre_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>ABRE CREDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DA CÂMARA MUNICIPA DE SANTANA DO SERIDÓ, EXERCÍCIO 2022, E ALTERA QUADRO DE DETALHAMENTO DA DESPESA.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/791/resolucao_no_02-2022_-_abre_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/791/resolucao_no_02-2022_-_abre_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DA CÂMARA MUNICIPAL DE SANTANA DO SERIDÓ, EXERCÍCIO 2022, E ALTERA QUADRO DE DETALHAMENTO DA DESPESA.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/792/resolucao_no_03-2022_-_abre_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/792/resolucao_no_03-2022_-_abre_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Bruno</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/219/requerimento_no_001-2022_-_solicita_servico_de_recuperacao_da_ubs.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/219/requerimento_no_001-2022_-_solicita_servico_de_recuperacao_da_ubs.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado com certa brevidade, o serviço de recuperação/reforma/melhoramento da UBS (Unidade Básica de Saúde) da comunidade rural São Bento.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Flávio</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/221/requerimento_no_002-2022_-_solicita_servico_de_recuperacao_da_ubs_da_comunidade_rural.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/221/requerimento_no_002-2022_-_solicita_servico_de_recuperacao_da_ubs_da_comunidade_rural.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado com certa brevidade, o serviço de recuperação/revitalização da UBS (Unidade Básica de Saude) da comunidade rural Tuiuiu.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/223/requerimento_no_003-2022_-_solicita_disponibilizar_o_terrreno_do_patrimonio_municipal.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/223/requerimento_no_003-2022_-_solicita_disponibilizar_o_terrreno_do_patrimonio_municipal.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal viabilize as providências necessárias, no sentido de disponibilizar o terreno do património municipal que fica localizado na saída para São José do Sabugi (ao lado da pracinha do Pneu), para ser destinado como canil e abrigo de cães de ruas, notadamente a ser utilizado nas ações desenvolvidas pela associação dos animais de Santana do Seridó.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/225/requerimento_no_004-2022_-_solicita_colocacao_de_placas_de_sinalizacao.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/225/requerimento_no_004-2022_-_solicita_colocacao_de_placas_de_sinalizacao.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a colocação de placas de sinalização indicando o tráfego de ciclistas ao longo da estrada RN 081, que interliga o município de Santana do Seridó/RN com a vizinha cidade de São José do Sabugi/PB, bem como na estrada RN 086 que interliga os municípios de Santana do Seridó a Parelhas.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/228/requerimento_no_005-2022_-_solicita_urgencia_aos_projetos_de_leis.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/228/requerimento_no_005-2022_-_solicita_urgencia_aos_projetos_de_leis.pdf</t>
   </si>
   <si>
     <t>Requer urgência-urgentíssima aos Projetos de Lei nºs 001/2022 e 002/2022.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>Paulinha</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/231/requerimento_no_006-2022_-_solicita_constuir_uma_caixa_d_agua.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/231/requerimento_no_006-2022_-_solicita_constuir_uma_caixa_d_agua.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize as providencias cabíveis, no sentido de construir uma caixa d'água na comunidade rural Tuiuiú.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/234/requerimento_no_007-2022_-_solicita_iluminacao_do_estadio_de_futebol_luciano_de_souza_barreto.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/234/requerimento_no_007-2022_-_solicita_iluminacao_do_estadio_de_futebol_luciano_de_souza_barreto.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de recursos financeiros através de emenda parlamentar, tendo como objeto a iluminação do estádio de futebol Luciano de Souza Barreto, na cidade de Santana do Seridó.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/235/requerimento_no_008-2022_-_solicita_instalacao_e_funcionamento_dos_pocos_tubulares.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/235/requerimento_no_008-2022_-_solicita_instalacao_e_funcionamento_dos_pocos_tubulares.pdf</t>
   </si>
   <si>
     <t>Requer providências da Secretaria Estadual de Recursos Hídricos, no sentido de que seja viabilizada a instalação e funcionamento dos poços tubulares que foram perfurados no município de Santana do Seridó através do Governo Estadual.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/238/requerimento_no_009-2022_-_solicita_legalidade_permitida_a_doacao_de_terrenos_do_patrimonio_municipal.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/238/requerimento_no_009-2022_-_solicita_legalidade_permitida_a_doacao_de_terrenos_do_patrimonio_municipal.pdf</t>
   </si>
   <si>
     <t>Requer que a Administração Municipal viabilize pela forma legalmente permitida, a doação de terrenos do patrimônio municipal para construção de templos religiosos (igrejas) em funcionamento no nosso município, especificamente para as organizações religiosas que não disponham de sede própria.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Caio</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/241/requerimento_no_010-2022_-_solicita_recuperacao_de_passagem_molhada.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/241/requerimento_no_010-2022_-_solicita_recuperacao_de_passagem_molhada.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de recursos do Governo Federal ou através de emenda parlamentar, para a recuperação da passagem molhada no rio São Bento, cuja benfeitoria irá proporcionar o acesso para a comunidade de mesmo nome situada no município de Santana do Seridó.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/243/requerimento_no_011-2022_-_solicita_viabilizar_evento_festivo_santo_antonio_do_povo.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/243/requerimento_no_011-2022_-_solicita_viabilizar_evento_festivo_santo_antonio_do_povo.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize todos os meios necessários, com vistas a restabelecer a realização em 2022 do evento festivo SANTO ANTONIO DO POVO, que tradicionalmente era realizado no mês de junho e que foi interrompido em decorrência da pandemia.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/248/requerimento_no_012-2022_-_solicita_corrigir_problema_ocasionando_constante_falta_de_energia_na_comunidade_rural_sitio_saco.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/248/requerimento_no_012-2022_-_solicita_corrigir_problema_ocasionando_constante_falta_de_energia_na_comunidade_rural_sitio_saco.pdf</t>
   </si>
   <si>
     <t>Que seja adotada com certa brevidade as providencias cabíveis e necessárias com vistas a corrigir problema que está ocasionando constante falta de energia na comunidade rural Sítio Saco da Cruz, municipio de Santana do Serido.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/251/requerimento_no_013-2022_-_solicita_estabelecido_o_programa_de_distribuicao_de_leite_no_municipio_de_santana_do_serido.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/251/requerimento_no_013-2022_-_solicita_estabelecido_o_programa_de_distribuicao_de_leite_no_municipio_de_santana_do_serido.pdf</t>
   </si>
   <si>
     <t>Que seja restabelecido o programa de distribuição de leite no município de Santana do Seridó/RN.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/254/requerimento_no_014-2022_-_solicita_construcao_de_um_bueiro_no_riacho_que_acesso_as_residencias_das_pessoas_conhecidads_por_chico_da_luz.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/254/requerimento_no_014-2022_-_solicita_construcao_de_um_bueiro_no_riacho_que_acesso_as_residencias_das_pessoas_conhecidads_por_chico_da_luz.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através da Secretaria competente, providencie com certa brevidade a construção de um bueiro no riacho que dá acesso às residências das pessoas conhecidas por Chico da Luz e da Srª Procila, na comunidade rural Tuiuiú.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>Sebastião Sobrinho - Berré</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/257/requerimento_no_015-2022_-_solicita_servico_de_recuperacao_da_estrada_rn-085.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/257/requerimento_no_015-2022_-_solicita_servico_de_recuperacao_da_estrada_rn-085.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizada a máquina patrol, para realizar os serviços de recuperação/melhoramento da estrada RN- 085, notadamente no trecho que interliga a comunidade São Bento, municipio de Santana do Seridó, com a municipio de São José do Sabugi/PB.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/258/requerimento_no_016-2022_-_solicita_carreta_vinculada_ao_projeto_energia_com_cidadania.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/258/requerimento_no_016-2022_-_solicita_carreta_vinculada_ao_projeto_energia_com_cidadania.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação da carreta vinculada ao projeto "energia com cidadania" para atender no município de Santana do Seridó, tendo em vista ser uma importante ação da COSERN que faz parte do programa "eficiência energética".</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/261/requerimento_no_017-2022_-_solicita_espaco_no_hospital_de_nossa_cidade_para_pessoas_que_ficam_na_fila_de_espera.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/261/requerimento_no_017-2022_-_solicita_espaco_no_hospital_de_nossa_cidade_para_pessoas_que_ficam_na_fila_de_espera.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada uma cobertura no espaço do hospital de nossa cidade, que é destinado para as pessoas que ficam na fila de espera para a realização de consultas, testes e outros procedimentos relacionados com suspeitas de covid-19.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/264/requerimento_no_018-2022_-_solicita_realizacao_de_exames_do_tipo_leishmaniose_visceral.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/264/requerimento_no_018-2022_-_solicita_realizacao_de_exames_do_tipo_leishmaniose_visceral.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através das Secretarias de Saúde e de Agricultura, juntamente com as equipes de vigilância sanitária, de endemias e o médico veterinário do município, providencie com certa brevidade a realização de exames do tipo leishmaniose visceral canina (calazar) nos cães existentes nas comunidades rurais Tuiuiú e Espírito Santo, tendo em vista suspeição da existência dessa doença nos animais nas ditas comunidades.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/267/requerimento_no_019-2022_-_solicita_feriado_das_comunidades_rurais_sao_bento_e_tuiuiu.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/267/requerimento_no_019-2022_-_solicita_feriado_das_comunidades_rurais_sao_bento_e_tuiuiu.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através da assessoria competente, estabeleça pela forma legal como sendo feriado no âmbito das comunidades rurais São Bento e Tuiuiú, as datas comemorativas aos seus respectivos padroeiros (São Bento e Santa Luzia), inclusive que os servidores municipais que mesmo trabalhando em qualquer setor mas que residam nas mencionadas comunidades, sejam dispensados do trabalho nas datas festivas dos seus padroeiros, devendo a ausência no trabalho ser justificadamente abonada pelo setor em que esses servidores sejam lotados.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/269/requerimento_no_020-2022_-_solicita_servico_de_reparacao_no_telhado_do_ginasio.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/269/requerimento_no_020-2022_-_solicita_servico_de_reparacao_no_telhado_do_ginasio.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através da secretaría competente, providencie o serviço de reparação no telhado do ginásio poliesportivo "O Pereirinha", uma vez que uma parte da cobertura apresenta vazamento e quando chove molha o interior e deixa o piso escorregadio e incompatível para a prática esportiva.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/271/requerimento_no_021-2022_-_solicita_construcao_de_uma_caixa_d_agua.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/271/requerimento_no_021-2022_-_solicita_construcao_de_uma_caixa_d_agua.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através da Secretaria de Obras e Serviços Urbanos, providencie com extrema urgência a construção de uma caixa d'água e a respectiva canalização para as moradias, na comunidade rural Espirito Santo, notadamente no setor onde fica a residência do Sr. Antonio de André, por ser a alternativa para atender às famílias que residem na mencionada localidade que estão penalizadas com a deficiência de água.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/274/requerimento_no_022-2022_-_solicita_uma_contribuicao_financeira_anual.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/274/requerimento_no_022-2022_-_solicita_uma_contribuicao_financeira_anual.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através da assessoria competente, elabore um projeto de lei e remeta para a Câmara Municipal, instituindo uma contribuição financeira anual no valor de no minimo, R$ 100,00 (cem reais), ser concedida no dia do trabalhador (1º de maio) para as mães que residem no municipio de Santana do Seridó e que já estejam trabalhando nas empresas de facções ou que venham a ter vínculo de trabalho com essas empresas.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/276/requerimento_no_023-2022_-_solicita_servico_de_restauracao_da_rodovia_municipal.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/276/requerimento_no_023-2022_-_solicita_servico_de_restauracao_da_rodovia_municipal.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através da secretaria competente, providencie o serviço de restauração/melhoramento !da rodoviária municipal de Santana do Seridó.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/278/requerimento_no_024-2022_-_solicita_construir_quiosque_na_praca_jose_antonio_de_morais.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/278/requerimento_no_024-2022_-_solicita_construir_quiosque_na_praca_jose_antonio_de_morais.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize providencias, no sentido de construir um quiosque na Praça José Antonio de Morais, conhecida como a "praça dos pneus", para ter funcionamento por parte interessada, através de permissão pública de uso, no funcionamento específico de uma lanchonete e sem a permissão de venda de bebidas alcoólicas.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/281/requerimento_no_025-2022_-_solicita_servico_de_adequacao_e_manutencao_nas_quadras_utilizadas_no_esporte_de_areia.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/281/requerimento_no_025-2022_-_solicita_servico_de_adequacao_e_manutencao_nas_quadras_utilizadas_no_esporte_de_areia.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o serviço de adequação e manutenção nas quadras utilizadas no esporte de areia existentes no município, notadamente para elevar as grades de proteção complementar o volume de areia onde se fizer necessário e realizar outros serviços restaurativos estruturais, para que a prática do esporte nas modalidades de areia seja restabelecida e incentivada.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/283/requerimento_no_026-2022_-_solicita_policiamento_durante_as_festividades_do_26o_santo_antonio_do_povo.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/283/requerimento_no_026-2022_-_solicita_policiamento_durante_as_festividades_do_26o_santo_antonio_do_povo.pdf</t>
   </si>
   <si>
     <t>Que o Governo do Estado do Rio Grande do Norte, através da Secretaria de Segurança e Defesa Social e também os comandos das Policias Militar e Civil, viabilize a disponibilização para o município de Santana do Seridó durante as festividades do 26° Santo Antonio do Povo a ser realizado no periodo de 10 a 12 de junho/2022, as seguintes estruturas:_x000D_
 _x000D_
 1) a plataforma elevada de observação da polícia militar, sendo que na impossibilidade de funcionamento da referida plataforma, a disponibilização de um veículo adaptado para a mesma utilidade e objetivo._x000D_
 _x000D_
 2) a delegacia móvel da polícia civil.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/286/requerimento_no_027-2022_-_solicita_construcao_de_um_piso_na_lagoa_de_captacao.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/286/requerimento_no_027-2022_-_solicita_construcao_de_um_piso_na_lagoa_de_captacao.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada providencias necessárias, no sentido de que seja realizado a construção de um piso na lagoa de captação do município de Santana do Seridó, como alternativa para minimizar de uma vez a infestação de muriçocas que atormenta as noites dos lares Santanenses.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/289/requerimento_no_028-2022_-_solicita_servico_de_tapa_buracos_na_rn_088.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/289/requerimento_no_028-2022_-_solicita_servico_de_tapa_buracos_na_rn_088.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada providencias necessárias, no sentido de realizar o serviço de conserto/melhoramento através de tapa-buracos na estrada RN-088, sugerindo que essa melhoria tenha início no entroncamento com a rodovia 086 que dá acesso para a cidade de Jardim do Seridó.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/292/requerimento_no_029-2022_-_solicita_servico_de_construcao_do_curral_do_matadouro.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/292/requerimento_no_029-2022_-_solicita_servico_de_construcao_do_curral_do_matadouro.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize as providencias necessárias, no sentido de realizar o serviço de construção do curral do matadouro público para que só assim possa ser inaugurado e entre em pleno funcionamento.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/294/requerimento_no_030-2022_-_solicita_contratacao_de_professores_de_cursinho.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/294/requerimento_no_030-2022_-_solicita_contratacao_de_professores_de_cursinho.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a contratação de professores de cursinhos, com vistas a que esses profissionais possam ministrar curso preparatório para o ENEM, destinado para a atender como suporte os estudantes Santanenses que estejam cursando o último ano do ensino médio.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/295/requerimento_no_031-2022_-_solicita_telefone_celular_com_whatssap.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/295/requerimento_no_031-2022_-_solicita_telefone_celular_com_whatssap.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a disponibilização de um telefone celular com WhatsApp, na recepção do hospital Ana Bezerra de Almeida, para ser utilizado em caráter institucional de comunicação (recebimentos e transmissões).</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/296/requerimento_no_032-2022_-_solicita_servico_de_reforma_na_escola_da_comunidade_rural_verdes.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/296/requerimento_no_032-2022_-_solicita_servico_de_reforma_na_escola_da_comunidade_rural_verdes.pdf</t>
   </si>
   <si>
     <t>Que a Administração, através da Secretaria de Obras. possa realizar os serviços de reforma/melhoramento na Escola da comunidade rural Verdes, tendo em vista que a estrutura predial da referida unidade escolar se encontra necessitando de manutenção.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/297/requerimento_no_033-2022_-_solicita_servicos_de_restauracao_e_pintura_da_fachada_do_hospital_ana_bezerra_de__almeida.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/297/requerimento_no_033-2022_-_solicita_servicos_de_restauracao_e_pintura_da_fachada_do_hospital_ana_bezerra_de__almeida.pdf</t>
   </si>
   <si>
     <t>Que Administração Municipal viabilize a as providencias necessárias, no sentido de realizar o serviço de restauração e pintura da fachada do Hospital Ana Bezerra de Almeida, tendo em vista que se encontra bastante deteriorado.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/298/requerimento_no_034-2022_-_solicita_realizado_a_contratacao_de_funcionarios_preferencialmente_santanenses.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/298/requerimento_no_034-2022_-_solicita_realizado_a_contratacao_de_funcionarios_preferencialmente_santanenses.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a contratação de funcionários, preferencialmente Santanenses para trabalhar na Secretaria de Obras.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/299/requerimento_no_035-2022_-_solicita_que_a_administracao_viabilize_as_providencias_necessarias.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/299/requerimento_no_035-2022_-_solicita_que_a_administracao_viabilize_as_providencias_necessarias.pdf</t>
   </si>
   <si>
     <t>Que a Administração viabilize as providências necessárias, com vistas a adquirir uma máquina ensiladeira para que seja destinada ao uso dos agricultores do municipio de Santana do Seridó.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/300/requerimento_no_036-2022_-_solicita_colocacao_de_um_gradil_de_ferro_em_volta_dos_equipamentos_instalados.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/300/requerimento_no_036-2022_-_solicita_colocacao_de_um_gradil_de_ferro_em_volta_dos_equipamentos_instalados.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através da secretaria competente, providencie a colocação de um gradil de ferro em volta dos equipamentos instalados na academia pública da Praça Levi Morais, como forma de proteger esses bens públicos contra atos de vandalismo e danos.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/302/requerimento_no_037-2022_-_solicita_construir_uma_passagem_molhada_em_trecho_da_estrada_situada_no_sitio_pocore.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/302/requerimento_no_037-2022_-_solicita_construir_uma_passagem_molhada_em_trecho_da_estrada_situada_no_sitio_pocore.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize as providencias necessárias, com vistas a construir uma passagem molhada em trecho da estrada situada no Sítio Pacoré, onde inicia o acesso entre a comunidade rural Tuiuiú e as comunidades Riachão e Verdes.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/303/requerimento_no_038-2022_-_solicita_regularizacao_fundiaria.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/303/requerimento_no_038-2022_-_solicita_regularizacao_fundiaria.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada providencias necessárias, com vistas a realizar a regularização fundiária urbana dos imóveis residenciais do conjunto habitacional Sebastião Justino de Medeiros, na cidade de Santana do Seridó/RN. com a consequente outorga dos títulos de posse das respectivas unidades habitacionais.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/305/requerimento_no_039-2022_-_solicita_destinar_uso_de_imovel_predial_para_o_sindicato_dos_servidores_publicos.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/305/requerimento_no_039-2022_-_solicita_destinar_uso_de_imovel_predial_para_o_sindicato_dos_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize providencias pela forma legalmente permitida, no sentido de destinar para o Sindicato dos Servidores Públicos Municipais de Santana do Seridó o uso do imóvel predial situado na Rua Nilton Ginane, onde antes era utilizado para os procedimentos de fisioterapia e que fica defronte à papelaria de Welington, para que a entidade representativa da categoria possa dispor de um espaço próprio para suas atividades.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/307/requerimento_no_040-2022_-_solicita_providencie_a_construcao_de_um_redutor_de_velocidade_do_tipo_lombada.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/307/requerimento_no_040-2022_-_solicita_providencie_a_construcao_de_um_redutor_de_velocidade_do_tipo_lombada.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através da secretaria de obras, providencie a construção de um redutor de velocidade do tipo "lombada" na Rua João Batista de Morais, sugerindo o local como sendo entre as residências de Maninha e Gilson, além da restauração de uma lombada já existente defronte à residência de Fátima de Paizinha, como forma de atenuar excessivas velocidades de veículos pela referida rua.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/309/requerimento_no_041-2022_-_solicita_construcao_de_redutores_de_velocidade_tipo_lombadas.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/309/requerimento_no_041-2022_-_solicita_construcao_de_redutores_de_velocidade_tipo_lombadas.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através da secretaria competente, providencie a construção de redutores de velocidade do tipo "lombadas" na comunidade rural São Bento I, sugerindo que sejam nos seguintes locais: proximidades das residências das pessoas conhecidas por Sebastião Raimundo de Souto (Hominho). Severino (Biró) e Inácio Severino de Macedo.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/310/requerimento_no_042-2022_-_solicita_colocacao_de_uma_lona_nas_partes_frontal_e_traseira_da_quadra_de_esportes.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/310/requerimento_no_042-2022_-_solicita_colocacao_de_uma_lona_nas_partes_frontal_e_traseira_da_quadra_de_esportes.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a colocação de uma lona nas partes frontal Te traseira da quadra de esporte "O Ferreirão", localizada na comunidade Tuiuiu, bem como a colocação de telas de proteção nas suas laterais direita e esquerda, para fins de evitar a entrada da água das chuvas no seu interior e também a saida de bolas durante os eventos.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/311/requerimento_no_043-2022_-_solicita_requer_urgencia_no_projeto_de_lei_no_004-2022.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/311/requerimento_no_043-2022_-_solicita_requer_urgencia_no_projeto_de_lei_no_004-2022.pdf</t>
   </si>
   <si>
     <t>Requer urgência-urgentíssima no Projeto de Lei nº 004/2022, com dispensa dos trâmites regimentais e de pareceres das comissões.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/323/requerimento_no_044-2022_-_solicita_construcao_de_redutores_de_velocidade_do_tipo_quebra_molas.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/323/requerimento_no_044-2022_-_solicita_construcao_de_redutores_de_velocidade_do_tipo_quebra_molas.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através da secretaria competente, providencie a construção de redutores de velocidade do tipo "lombada" nos seguintes endereços:_x000D_
 _x000D_
 1) Rua Manoel Justino de Medeiros - 1 (um) nas imediações da casa de Cássio, 1 (um) nas imediações da casa de Cleyton e 1 (um) nas imediações da casa de Hilário._x000D_
 _x000D_
 2) Rua José Ademir de Morais - 1 (um) nas imediações da casa de Dril ou Linda.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/326/requerimento_no_045-2022_-_solicita_construcao_de_rampa_de_acessibilidade_na_conhecida_praca_de_quiosque.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/326/requerimento_no_045-2022_-_solicita_construcao_de_rampa_de_acessibilidade_na_conhecida_praca_de_quiosque.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através da secretaria competente, providencie a construção de rampa de acessibilidade na conhecida Praça do Quiosque, com vistas a facilitar o acesso para as pessoas com deficiência física, incluindo-se cadeirantes e também idosos.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/328/requerimento_no_046-2022_-_solicita_urgencia_no_projeto_de_resolucao_no_002-2022.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/328/requerimento_no_046-2022_-_solicita_urgencia_no_projeto_de_resolucao_no_002-2022.pdf</t>
   </si>
   <si>
     <t>Requer urgência-urgentíssima no Projeto de Resolução nº 002/2022, com dispensa dos trâmites regimentais e de pareceres das comissões.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/330/requerimento_no_047-2022_-_solicita_doacao_de_duas_caixas_d_agua_com_capacidade_para_10.000_litros.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/330/requerimento_no_047-2022_-_solicita_doacao_de_duas_caixas_d_agua_com_capacidade_para_10.000_litros.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a doação, de duas caixas d'água com capacidade para 10.000 litros, com vistas para serem colocadas na comunidade rural Tuiuiú, município de Santana do Seridó/RN. destinadas a uso como reservatório para suprir o abastecimento de água na referida comunidade.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/331/requerimento_no_048-2022_-_solicita_profissional_de_fisioterapia_nas_comunidades_rurais_do_municipio.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/331/requerimento_no_048-2022_-_solicita_profissional_de_fisioterapia_nas_comunidades_rurais_do_municipio.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada as providencias necessárias, com vistas a disponibilizar o atendimento com profissional de fisioterapia nas comunidades rurais do município.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/333/requerimento_no_049-2022_-_solicita_realizacao_de_audiencia_publica_com_a_participacao_do_diretor_geral_da_emater.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/333/requerimento_no_049-2022_-_solicita_realizacao_de_audiencia_publica_com_a_participacao_do_diretor_geral_da_emater.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a realização de uma audiência pública com a participação do Diretor Geral da EMATER/RN, Sr. Cesar José de Oliveira, além de outras autoridades representativas a nível estadual e municipal, com vistas a que possamos discutir sobre a falta de atuação do referido órgão para com o município de Santana do Seridó e as providencias que poderão ser adotadas para que tenhamos o restabelecimento da assistência da EMATER/RN junto aos nosso produtores rurais.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/334/requerimento_no_050-2022_-_solicita_relacao_de_dos_processos_de_licitacao_realizados_pelo_municipio_no_periodo_de_janeiro_de_2020.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/334/requerimento_no_050-2022_-_solicita_relacao_de_dos_processos_de_licitacao_realizados_pelo_municipio_no_periodo_de_janeiro_de_2020.pdf</t>
   </si>
   <si>
     <t>Que seja informado à Câmara Municipal, a relação dos processos de licitação que foram realizados pelo Município no periodo de janeiro de 2020 a janeiro de 2022 e tendo como objeto a aquisição de medicamentos, devendo mencionar valores. quantidade adquirida e também a forma de controle de atendimento à população.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/335/requerimento_no_051-2022_-_solicita_volume_de_vacina_de_todos_os_tipos_que_foram_utilizadas.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/335/requerimento_no_051-2022_-_solicita_volume_de_vacina_de_todos_os_tipos_que_foram_utilizadas.pdf</t>
   </si>
   <si>
     <t>Que seja informado à Câmara Municipal, sobre o volume de vacinas de todos os tipos que foram utilizadas pela população nos últimos 12 (doze) meses, inclusive se o número disponibilizado foi suficiente para atender a demanda.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/337/requerimento_no_052-2022_-_solicita_volume_de_vacinas_de_todos_os_tipos_que_foram_disponibilizadas_para_o_municipio.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/337/requerimento_no_052-2022_-_solicita_volume_de_vacinas_de_todos_os_tipos_que_foram_disponibilizadas_para_o_municipio.pdf</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/339/requerimento_no_053-2022_-_solicita_aquisicao_e_entrega_os_agentes_comunitarios_de_saude.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/339/requerimento_no_053-2022_-_solicita_aquisicao_e_entrega_os_agentes_comunitarios_de_saude.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através da Secretaria de Saúde, providencie a aquisição e entrega para os agentes comunitários de saúde e de endemias, do fardamento composto por calça e camiseta e também do kit com materiais e acessórios tais como bonés, botas, luvas e demais equipamentos individuais, que são indispensáveis no desempenho das atividades desses servidores.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/340/requerimento_no_054-2022_-_solicita_construcao_do_calcamento_da_rua_anisio_morais.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/340/requerimento_no_054-2022_-_solicita_construcao_do_calcamento_da_rua_anisio_morais.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a consecução dos recursos através de outras esferas de governo ou até mesmo por meio de emenda parlamentar, a serem destinados para a construção do calçamento da Rua Anísio Morais, no conjunto habitacional Manoel Justino.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/341/requerimento_no_056-2022_-_solicita_aquisicao_de_entrega_do_novo_fardamento_para_os_componentes_da_banda_de_musica_moises.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/341/requerimento_no_056-2022_-_solicita_aquisicao_de_entrega_do_novo_fardamento_para_os_componentes_da_banda_de_musica_moises.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a aquisição e entrega do novo fardamento para os componentes da banda de música Moisés Sátiro da Silva.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/343/requerimento_no_057-2022_-_solicita_viabilize_inclusao_de_projeto_nas_escolas.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/343/requerimento_no_057-2022_-_solicita_viabilize_inclusao_de_projeto_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através da secretaria de educação, viabilize a inclusão de um projeto nas escolas e creches municipais, tendo como objeto oferecer curso de ballet para alunas e alunos interessados em desenvolver esse tipo de dança.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/344/requerimento_no_058-2022_-_solicita_institui_o_piso_salarial_dos_enfermeiros.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/344/requerimento_no_058-2022_-_solicita_institui_o_piso_salarial_dos_enfermeiros.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através de sua assessoria competente, elabore e envie para a Câmara Municipal projeto de lei instituindo o piso salarial dos enfermeiros, técnicos de enfermagem, auxiliares de enfermagem e parteiras, para ter adequação conforme a que dispõe a lei federal nº 14.434, de 4 de agosto de 2022.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/346/requerimento_no_058-2022_-_solicita_institui_o_piso_salarial_dos_enfermeiros.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/346/requerimento_no_058-2022_-_solicita_institui_o_piso_salarial_dos_enfermeiros.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através de sua assessoria competente, elabore e remeta para a Câmara Municipal um projeto de lei alterando para 15% (quinze por cento) sobre o salário mínimo, o percentual da "bolsa-auxilio" destinado para os músicos bolsistas da banda municipal filarmonica Moisés Sátiro da Silva, que foi instituido em 5% (cinco por cento) pela Lei Municipal nº 0605/2022 dentro do programa "bolsa-música".</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/348/requerimento_no_060-2022_-_solicita_locacao_de_um_veiculo_para_ficar_disponibilizado_na_comunidade_tuiuiu.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/348/requerimento_no_060-2022_-_solicita_locacao_de_um_veiculo_para_ficar_disponibilizado_na_comunidade_tuiuiu.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a locação de um veiculo para ficar disponibilizado especificamente na comunidade rural Tuiuiú com: vistas a ser utilizado para transportar pessoas que necessitarem do deslocamento para a realização de exames, consultas e outros procedimentos necessários de saúde fora da comunidade.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/351/requerimento_no_061-2022_-_solicita_denominacao_de_rua.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/351/requerimento_no_061-2022_-_solicita_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, após concluir a instalação da academia popular que está prevista para a comunidade rural São Bento. formalize legalmente com a denominação de Francisco Bezerra da Silva popularmente conhecido que era por "Chico Américo.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/353/requerimento_no_062-2022_-_solicita_urgencia_no_projeto_de_resolucao_no_03-2022.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/353/requerimento_no_062-2022_-_solicita_urgencia_no_projeto_de_resolucao_no_03-2022.pdf</t>
   </si>
   <si>
     <t>Requer urgência-urgentíssima no Projeto de Resolução nº 03/2022, com dispensa dos trâmites regimentais pelas comissões.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/355/requerimento_no_063-2022_-_solicita_perfuracao_e_instacao_de_pocos_em_localidades_rurais.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/355/requerimento_no_063-2022_-_solicita_perfuracao_e_instacao_de_pocos_em_localidades_rurais.pdf</t>
   </si>
   <si>
     <t>Que seja feita gestão junto à Secretaria Estadual de Meio Ambiente e dos Recursos Hídricos, no sentido de viabilizar a perfuração e instalação de poços em localidades rurais do município de Santana do Seridó.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/356/requerimento_no_064-2022_-_solicita_valor_mensal_bruto_arrecadado_com_a_contribuicao_de_iluminacao_publica.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/356/requerimento_no_064-2022_-_solicita_valor_mensal_bruto_arrecadado_com_a_contribuicao_de_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Que seja informado à Câmara Municipal, o valor mensal bruto arrecadado com a contribuição de iluminação pública no município de Santana do Seridó, bem como o valor líquido que efetivamente é repassado ao poder público municipal depois de efetuado o encontro de contas existente entre o município e a COSERN.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/358/requerimento_no_065-2022_-_solicita_instalacao_de_uma_academia_popular_ao_ar_livre.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/358/requerimento_no_065-2022_-_solicita_instalacao_de_uma_academia_popular_ao_ar_livre.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal viabilize os recursos necessários, a serem destinados para a instalação de uma academia popular ao ar livre na Praça Santa Rita.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/359/requerimento_no_066-2022_-_solicita_providencias_a_expansao_da_rede_de_energia_eletrica_da_rua_jose_tobias_barreto.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/359/requerimento_no_066-2022_-_solicita_providencias_a_expansao_da_rede_de_energia_eletrica_da_rua_jose_tobias_barreto.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada as providencias necessárias no sentido de realizar a expansão da rede de energia elétrica da Rua José Tobias Barreto, na cidade de Santana do Seridó.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/361/requerimento_no_067-2022_-_solicita_urgencia_no_projeto_de_resolucao_no_004-2022.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/361/requerimento_no_067-2022_-_solicita_urgencia_no_projeto_de_resolucao_no_004-2022.pdf</t>
   </si>
   <si>
     <t>Requer urgência-urgentíssima no Projeto de Resolução nº 004/2022. com dispensa dos trâmites regimentais e de pareceres das comissões.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/363/requerimento_no_068-2022_-_solicita_pauta_de_discursao_o_problema_de_falta_de_agua.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/363/requerimento_no_068-2022_-_solicita_pauta_de_discursao_o_problema_de_falta_de_agua.pdf</t>
   </si>
   <si>
     <t>Que seja agendada a realização de uma audiência pública na Câmara Municipal, onde possa reunir representantes do Poder Executivo Municipal e também de órgãos do Governo estadual, federal e de outros segmentos, tendo como pauta de discussão o problema da falta de água no município para atender a demanda da população rural e urbana.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/366/requerimento_no_069-2022_-_solicita_abastecimento_de_agua_potavel.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/366/requerimento_no_069-2022_-_solicita_abastecimento_de_agua_potavel.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal possa fazer gestão junto ao DNOCS e FUNASA, no sentido de viabilizar as seguintes ações:_x000D_
 _x000D_
 1. que sejam alocados poços nas imediações do perímetro urbano, com vistas a que possa suprir o abastecimento de água para a população residente na cidade durante a escassez da água._x000D_
 _x000D_
 2. a disponibilização de um caminhão-pipa com tanque de água de grande capacidade, como alternativa para atender o abastecimento durante a escassez da água, uma vez que carro-pipa do município está muito desgastado e não atende satisfatoriamente a demanda.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/367/requerimento_no_070-2022_-_solicita_construir_abrigo_para_passageiros.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/367/requerimento_no_070-2022_-_solicita_construir_abrigo_para_passageiros.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através da secretaria competente, viabilize as providencias necessárias com vistas a construir abrigo de passageiros com cobertura em pontos estratégicos das diversas localidades rurais do município notadamente nos pontos em que são utilizados como de espera do transporte escolar pelos estudantes.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Que a Administração viabilize as providencias necessárias, com vistas a adquirir máquina/equipamento do tipo roçadeira ou equivalente, para uso do corte de grama e da roçagem do mato baixo nas ruas, praças e canteiros do nosso município.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/372/requerimento_no_072-2022_-_solicita_perfuracao_e_instalacao_e_pocos_nas_comunidades.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/372/requerimento_no_072-2022_-_solicita_perfuracao_e_instalacao_e_pocos_nas_comunidades.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada para o município de Santana do Seridó a destinação de recursos financeiros através de emenda parlamentar, tendo como objeto a perfuração e instalação e poços nas comunidades rurais do município.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/375/requerimento_no_074-2022_-_solicita_iluminacao_publica_ornamental_na_comunidade_rural_sao_bento.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/375/requerimento_no_074-2022_-_solicita_iluminacao_publica_ornamental_na_comunidade_rural_sao_bento.pdf</t>
   </si>
   <si>
     <t>Administração Municipal viabilize que a as providencias necessárias, com vistas a dotar a comunidade rural São Bento de iluminação pública ornamental, proporcionando assim melhores condições para que as pessoas possam realizar suas caminhadas no turno noturno na área pavimentada da comunidade.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/377/requerimento_no_075-2022_-_solicitacontratacao_de_dois_profissionais_medicos_das_areas_de_ortopedia.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/377/requerimento_no_075-2022_-_solicitacontratacao_de_dois_profissionais_medicos_das_areas_de_ortopedia.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize a contratação de dois profissionais médicos das áreas de ortopedia, dermatologia e reumatologia, para que os mesmos possam atender pelo menos um dia semanal no hospital Ana Bezerra.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/380/requerimento_no_076-2022_-_solicita_providencia_a_ornamentacao_e_iluminacao_natalina.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/380/requerimento_no_076-2022_-_solicita_providencia_a_ornamentacao_e_iluminacao_natalina.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através da secretaria competente, possa providenciar a ornamentação e iluminação natalina publica nos diversos pontos da cidade, como forma de resgatar o espírito e a magia das festividades do Natal na nossa comunidade.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/382/requerimento_no_077-2022_-_solicita_realizacao_de_sessao_solene.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/382/requerimento_no_077-2022_-_solicita_realizacao_de_sessao_solene.pdf</t>
   </si>
   <si>
     <t>Que seja organizada e realizada uma sessão solene pública, em data a ser previamente agendada, destinada a comemorar os 5 (cinco) anos do Grupo Vida Nova. Alcoólicos Anónimos de Santana do Seridó.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/385/requerimento_no_081-2022_-_solicita_instalacao_de_academia_popular.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/385/requerimento_no_081-2022_-_solicita_instalacao_de_academia_popular.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada para o município de Santana do Seridó a destinação de recursos financeiros através de emenda parlamentar, tendo como objeto a instalação de uma academia popular ao ar livre na comunidade rural Tuiuiú, sugerindo como local a Praça José Bezerra da Luz Filho.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/388/requerimento_no_082-2022_-_solicita_destinacao_do_recurso_financeiro_atraves_da_emenda_para_construcao_de_um_campo_de_futebol.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/388/requerimento_no_082-2022_-_solicita_destinacao_do_recurso_financeiro_atraves_da_emenda_para_construcao_de_um_campo_de_futebol.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada para o município de Santana do Seridó a destinação de recursos financeiros através de emenda parlamentar tendo como objeto a construção de um campo de futebol society na comunidade rural Tuiuiú.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/230/mocao_de_aplausos_no_01-2022.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/230/mocao_de_aplausos_no_01-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso, Roberto Pereira Dantas Junior.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/239/mocao_de_pesar_no_04-2022.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/239/mocao_de_pesar_no_04-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar para o Senhor Geraldo Albino da Silva.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/249/mocao_de_pesar_no_05-2022.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/249/mocao_de_pesar_no_05-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar para a Senhora Maria das Neves Moreira Santos ( Dona  Nevinha )</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/263/mocao_de_pesar_no_06-2022.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/263/mocao_de_pesar_no_06-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar para o Senhor Benedito Francisco da Silva, ( Bidito ).</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/277/mocao_de_pesar_no_07-2022.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/277/mocao_de_pesar_no_07-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar para o Senhor Gregório José dos Santos.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/287/mocao_de_aplausos_e_congratulacoes_no_09-2022.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/287/mocao_de_aplausos_e_congratulacoes_no_09-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações.</t>
   </si>
   <si>
-    <t>93</t>
-[...211 lines deleted...]
-  <si>
     <t>399</t>
   </si>
   <si>
     <t>PAC</t>
   </si>
   <si>
     <t>Pauta/Ata das Comissões</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/399/loa_-lei_orcamentaria_anual_para_2023.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/399/loa_-lei_orcamentaria_anual_para_2023.pdf</t>
   </si>
   <si>
     <t>Comissão de Finanças, Orçamento e Tributação LOA exercício para 2023.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/414/010_-_dispoe_sobre_o_cmdca_conselho_tutelar_e_fia_1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/414/010_-_dispoe_sobre_o_cmdca_conselho_tutelar_e_fia_1.pdf</t>
   </si>
   <si>
     <t>Comissão de Educação, cultura, desporto, saúde e Conselho Tutelar.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/415/001_-_dispoe_sobre_a_criacao_de_agente_de_contratacao.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/415/001_-_dispoe_sobre_a_criacao_de_agente_de_contratacao.pdf</t>
   </si>
   <si>
     <t>Comissão de Finanças, Orçamento e tributação Agente de Contratação.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2006,68 +1793,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/760/001_-_dispoe_sobre_a_concessao_de_reajuste_salarial_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/758/002_-_dispoe_sobre_a_criacao_do_prog._mun._bolsa-musica.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/756/004_-_dispoe_sobre_a_criacao_do_prog._de_estagio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/769/006_-_dispoe_sobre_a_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/768/007_-_autoriza_abrir_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/767/008_-_autoriza_a_abrir_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/766/009_-_autoriza_o_poder_executivo_a_ratificar_sua_participacao_no_cim-serido.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/765/010_-_dispoe_sobre_o_cmdca_conselho_tutelar_e_fia.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/764/012_-_revoga_a_lei_405_de_2010_sobre_a_autorizacao_do_exercicio_da_atividade_mototaxi.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/763/014_-_dispoe_sobre_a_regogacao_da_lei_226_de_1996.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/762/015_-_autoriza_abrir_credito_especial_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/713/1.._reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/711/projeto_-_13o_salario.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/712/projeto_03_-_patrimonio_cultural_da_banda_de_musica.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/788/005_-_autoriza_denominar_a_rua_francisco_bezerra_da_silva_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/789/006_-_dispoe_sobre_a_obrigatoriedade_da_divulgacao_do_prog._cestas_basicas_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/761/001_-_dispoe_sobre_a_criacao_de_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/759/002_-_atualiza_o_codigo_tributario_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/757/003_-_altera_o_anexo_i_da_lei_592-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/710/decreto_no_01_-_titulo_de_cidadania.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/708/2._titulo_-_pastor_-_04.04.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/780/003_-_concede_titulo_de_cidadao_santanense_ao_sr._anderson_clayton_de_s._pereira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/781/004_-_concede_titulo_de_cidadao_santanense_ao_sr._alfaro_amarary_dantas_araujo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/782/005_-_concede_titulo_de_cidadao_santanense_a_anandala_rayane_miguel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/783/006_-_concede_titulo_de_cidadao_santanense_ao_sr._jose_carlos_pereira_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/784/007_-_concede_titulo_de_cidadao_santanense_ao_sr._antonio_de_arajujo_neto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/785/008_-_concede_titulo_de_cidadao_santanense_ao_sr._roberto_torreao_viana_melo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/786/009_-_concede_titulo_de_cidadao_santanense_ao_sr._moacir_galdino.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/787/010_-_concede_titulo_de_cidadao_santanense_ao_sr._fagner_sergio_de_medeiros_dantas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/790/resolucao_no_01-2022_-_abre_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/791/resolucao_no_02-2022_-_abre_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/792/resolucao_no_03-2022_-_abre_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/219/requerimento_no_001-2022_-_solicita_servico_de_recuperacao_da_ubs.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/221/requerimento_no_002-2022_-_solicita_servico_de_recuperacao_da_ubs_da_comunidade_rural.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/223/requerimento_no_003-2022_-_solicita_disponibilizar_o_terrreno_do_patrimonio_municipal.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/225/requerimento_no_004-2022_-_solicita_colocacao_de_placas_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/228/requerimento_no_005-2022_-_solicita_urgencia_aos_projetos_de_leis.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/231/requerimento_no_006-2022_-_solicita_constuir_uma_caixa_d_agua.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/234/requerimento_no_007-2022_-_solicita_iluminacao_do_estadio_de_futebol_luciano_de_souza_barreto.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/235/requerimento_no_008-2022_-_solicita_instalacao_e_funcionamento_dos_pocos_tubulares.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/238/requerimento_no_009-2022_-_solicita_legalidade_permitida_a_doacao_de_terrenos_do_patrimonio_municipal.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/241/requerimento_no_010-2022_-_solicita_recuperacao_de_passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/243/requerimento_no_011-2022_-_solicita_viabilizar_evento_festivo_santo_antonio_do_povo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/248/requerimento_no_012-2022_-_solicita_corrigir_problema_ocasionando_constante_falta_de_energia_na_comunidade_rural_sitio_saco.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/251/requerimento_no_013-2022_-_solicita_estabelecido_o_programa_de_distribuicao_de_leite_no_municipio_de_santana_do_serido.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/254/requerimento_no_014-2022_-_solicita_construcao_de_um_bueiro_no_riacho_que_acesso_as_residencias_das_pessoas_conhecidads_por_chico_da_luz.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/257/requerimento_no_015-2022_-_solicita_servico_de_recuperacao_da_estrada_rn-085.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/258/requerimento_no_016-2022_-_solicita_carreta_vinculada_ao_projeto_energia_com_cidadania.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/261/requerimento_no_017-2022_-_solicita_espaco_no_hospital_de_nossa_cidade_para_pessoas_que_ficam_na_fila_de_espera.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/264/requerimento_no_018-2022_-_solicita_realizacao_de_exames_do_tipo_leishmaniose_visceral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/267/requerimento_no_019-2022_-_solicita_feriado_das_comunidades_rurais_sao_bento_e_tuiuiu.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/269/requerimento_no_020-2022_-_solicita_servico_de_reparacao_no_telhado_do_ginasio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/271/requerimento_no_021-2022_-_solicita_construcao_de_uma_caixa_d_agua.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/274/requerimento_no_022-2022_-_solicita_uma_contribuicao_financeira_anual.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/276/requerimento_no_023-2022_-_solicita_servico_de_restauracao_da_rodovia_municipal.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/278/requerimento_no_024-2022_-_solicita_construir_quiosque_na_praca_jose_antonio_de_morais.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/281/requerimento_no_025-2022_-_solicita_servico_de_adequacao_e_manutencao_nas_quadras_utilizadas_no_esporte_de_areia.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/283/requerimento_no_026-2022_-_solicita_policiamento_durante_as_festividades_do_26o_santo_antonio_do_povo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/286/requerimento_no_027-2022_-_solicita_construcao_de_um_piso_na_lagoa_de_captacao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/289/requerimento_no_028-2022_-_solicita_servico_de_tapa_buracos_na_rn_088.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/292/requerimento_no_029-2022_-_solicita_servico_de_construcao_do_curral_do_matadouro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/294/requerimento_no_030-2022_-_solicita_contratacao_de_professores_de_cursinho.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/295/requerimento_no_031-2022_-_solicita_telefone_celular_com_whatssap.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/296/requerimento_no_032-2022_-_solicita_servico_de_reforma_na_escola_da_comunidade_rural_verdes.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/297/requerimento_no_033-2022_-_solicita_servicos_de_restauracao_e_pintura_da_fachada_do_hospital_ana_bezerra_de__almeida.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/298/requerimento_no_034-2022_-_solicita_realizado_a_contratacao_de_funcionarios_preferencialmente_santanenses.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/299/requerimento_no_035-2022_-_solicita_que_a_administracao_viabilize_as_providencias_necessarias.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/300/requerimento_no_036-2022_-_solicita_colocacao_de_um_gradil_de_ferro_em_volta_dos_equipamentos_instalados.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/302/requerimento_no_037-2022_-_solicita_construir_uma_passagem_molhada_em_trecho_da_estrada_situada_no_sitio_pocore.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/303/requerimento_no_038-2022_-_solicita_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/305/requerimento_no_039-2022_-_solicita_destinar_uso_de_imovel_predial_para_o_sindicato_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/307/requerimento_no_040-2022_-_solicita_providencie_a_construcao_de_um_redutor_de_velocidade_do_tipo_lombada.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/309/requerimento_no_041-2022_-_solicita_construcao_de_redutores_de_velocidade_tipo_lombadas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/310/requerimento_no_042-2022_-_solicita_colocacao_de_uma_lona_nas_partes_frontal_e_traseira_da_quadra_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/311/requerimento_no_043-2022_-_solicita_requer_urgencia_no_projeto_de_lei_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/323/requerimento_no_044-2022_-_solicita_construcao_de_redutores_de_velocidade_do_tipo_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/326/requerimento_no_045-2022_-_solicita_construcao_de_rampa_de_acessibilidade_na_conhecida_praca_de_quiosque.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/328/requerimento_no_046-2022_-_solicita_urgencia_no_projeto_de_resolucao_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/330/requerimento_no_047-2022_-_solicita_doacao_de_duas_caixas_d_agua_com_capacidade_para_10.000_litros.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/331/requerimento_no_048-2022_-_solicita_profissional_de_fisioterapia_nas_comunidades_rurais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/333/requerimento_no_049-2022_-_solicita_realizacao_de_audiencia_publica_com_a_participacao_do_diretor_geral_da_emater.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/334/requerimento_no_050-2022_-_solicita_relacao_de_dos_processos_de_licitacao_realizados_pelo_municipio_no_periodo_de_janeiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/335/requerimento_no_051-2022_-_solicita_volume_de_vacina_de_todos_os_tipos_que_foram_utilizadas.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/337/requerimento_no_052-2022_-_solicita_volume_de_vacinas_de_todos_os_tipos_que_foram_disponibilizadas_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/339/requerimento_no_053-2022_-_solicita_aquisicao_e_entrega_os_agentes_comunitarios_de_saude.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/340/requerimento_no_054-2022_-_solicita_construcao_do_calcamento_da_rua_anisio_morais.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/341/requerimento_no_056-2022_-_solicita_aquisicao_de_entrega_do_novo_fardamento_para_os_componentes_da_banda_de_musica_moises.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/343/requerimento_no_057-2022_-_solicita_viabilize_inclusao_de_projeto_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/344/requerimento_no_058-2022_-_solicita_institui_o_piso_salarial_dos_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/346/requerimento_no_058-2022_-_solicita_institui_o_piso_salarial_dos_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/348/requerimento_no_060-2022_-_solicita_locacao_de_um_veiculo_para_ficar_disponibilizado_na_comunidade_tuiuiu.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/351/requerimento_no_061-2022_-_solicita_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/353/requerimento_no_062-2022_-_solicita_urgencia_no_projeto_de_resolucao_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/355/requerimento_no_063-2022_-_solicita_perfuracao_e_instacao_de_pocos_em_localidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/356/requerimento_no_064-2022_-_solicita_valor_mensal_bruto_arrecadado_com_a_contribuicao_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/358/requerimento_no_065-2022_-_solicita_instalacao_de_uma_academia_popular_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/359/requerimento_no_066-2022_-_solicita_providencias_a_expansao_da_rede_de_energia_eletrica_da_rua_jose_tobias_barreto.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/361/requerimento_no_067-2022_-_solicita_urgencia_no_projeto_de_resolucao_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/363/requerimento_no_068-2022_-_solicita_pauta_de_discursao_o_problema_de_falta_de_agua.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/366/requerimento_no_069-2022_-_solicita_abastecimento_de_agua_potavel.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/367/requerimento_no_070-2022_-_solicita_construir_abrigo_para_passageiros.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/372/requerimento_no_072-2022_-_solicita_perfuracao_e_instalacao_e_pocos_nas_comunidades.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/375/requerimento_no_074-2022_-_solicita_iluminacao_publica_ornamental_na_comunidade_rural_sao_bento.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/377/requerimento_no_075-2022_-_solicitacontratacao_de_dois_profissionais_medicos_das_areas_de_ortopedia.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/380/requerimento_no_076-2022_-_solicita_providencia_a_ornamentacao_e_iluminacao_natalina.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/382/requerimento_no_077-2022_-_solicita_realizacao_de_sessao_solene.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/385/requerimento_no_081-2022_-_solicita_instalacao_de_academia_popular.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/388/requerimento_no_082-2022_-_solicita_destinacao_do_recurso_financeiro_atraves_da_emenda_para_construcao_de_um_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/230/mocao_de_aplausos_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/239/mocao_de_pesar_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/249/mocao_de_pesar_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/263/mocao_de_pesar_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/277/mocao_de_pesar_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/287/mocao_de_aplausos_e_congratulacoes_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/93/portaria_no_01-2022_-_concede_o_gozo_de_ferias_edmilson_almeida_da_silva.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/95/portaria_no_02-2022_-_autoriza_sr_ricardo_jose_de_medeiros.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/96/portaria_no_01d-2022_-autoriza_sr_ricardo_jose_de_medeiros.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/97/portaria_no_03-2022_-_nomear_comissao_permanente_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/98/portaria_no_03d-2022_-_autoriza_sr_edmilson_almeida_da_silva.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/100/portaria_no_04-2022_-_autoriza_a_sra_maria_das_vitorias_de_macedo_oliveira.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/103/portaria_no_06-2022_-_nomear_morais_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/105/portaria_no_07d-2022_-_autoriza_sr_bruno_augusto_bezerra.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/106/portaria_no_06d-2022_-_autoriza_o_senhor_flavio_azevedo_de_macedo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/108/portaria_no_08-2022_-_suspende_as_atividades_administrativas.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/111/portaria_no_08d-2022_-_autoriza_o_sr_ricardo_jose_de_medeiros.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/113/portaria_no_09-2022_-_autoriza_sr_flavio_azevedo_de_macedo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/121/portaria_no_09-2022_-_nomear_sr_almir_dos_santos_silva_2.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/124/portaria_no_10-2022_-_nomear_comissao_de_licitacao_na_modalidade_pregao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/126/portaria_no_10d-2022_-_autoriza_sr_bruno_augusto_bezerra.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/127/portaria_no_11-2022_-_tornar_facultativo_o_expediente.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/128/portaria_no_13-2021_-_cencede_gozo_de_ferias_a_roberto_pereira_dantas_junior.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/129/portaria_no_17-2022_-_designa_servidor_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/132/portaria_no_20-2022-_nomear_maria_eufrasia_farias_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/135/portaria_no_21-2022_-_disciplina_o_expediente_funcional_administrativo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/137/portaria_no_22-2022_-_institui_equipe_de_transicao_de_mandato.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/138/portaria_no_23-2022_-_estabelece_o_uso_obrigatorio_de_mascaras.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/142/portaria_no_24-2022_-_estabelece_periodo_concessivo_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/399/loa_-lei_orcamentaria_anual_para_2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/414/010_-_dispoe_sobre_o_cmdca_conselho_tutelar_e_fia_1.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/415/001_-_dispoe_sobre_a_criacao_de_agente_de_contratacao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/760/001_-_dispoe_sobre_a_concessao_de_reajuste_salarial_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/758/002_-_dispoe_sobre_a_criacao_do_prog._mun._bolsa-musica.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/756/004_-_dispoe_sobre_a_criacao_do_prog._de_estagio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/769/006_-_dispoe_sobre_a_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/768/007_-_autoriza_abrir_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/767/008_-_autoriza_a_abrir_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/766/009_-_autoriza_o_poder_executivo_a_ratificar_sua_participacao_no_cim-serido.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/765/010_-_dispoe_sobre_o_cmdca_conselho_tutelar_e_fia.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/764/012_-_revoga_a_lei_405_de_2010_sobre_a_autorizacao_do_exercicio_da_atividade_mototaxi.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/763/014_-_dispoe_sobre_a_regogacao_da_lei_226_de_1996.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/762/015_-_autoriza_abrir_credito_especial_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/713/1.._reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/711/projeto_-_13o_salario.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/712/projeto_03_-_patrimonio_cultural_da_banda_de_musica.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/788/005_-_autoriza_denominar_a_rua_francisco_bezerra_da_silva_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/789/006_-_dispoe_sobre_a_obrigatoriedade_da_divulgacao_do_prog._cestas_basicas_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/761/001_-_dispoe_sobre_a_criacao_de_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/759/002_-_atualiza_o_codigo_tributario_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/757/003_-_altera_o_anexo_i_da_lei_592-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/710/decreto_no_01_-_titulo_de_cidadania.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/708/2._titulo_-_pastor_-_04.04.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/780/003_-_concede_titulo_de_cidadao_santanense_ao_sr._anderson_clayton_de_s._pereira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/781/004_-_concede_titulo_de_cidadao_santanense_ao_sr._alfaro_amarary_dantas_araujo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/782/005_-_concede_titulo_de_cidadao_santanense_a_anandala_rayane_miguel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/783/006_-_concede_titulo_de_cidadao_santanense_ao_sr._jose_carlos_pereira_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/784/007_-_concede_titulo_de_cidadao_santanense_ao_sr._antonio_de_arajujo_neto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/785/008_-_concede_titulo_de_cidadao_santanense_ao_sr._roberto_torreao_viana_melo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/786/009_-_concede_titulo_de_cidadao_santanense_ao_sr._moacir_galdino.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/787/010_-_concede_titulo_de_cidadao_santanense_ao_sr._fagner_sergio_de_medeiros_dantas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/790/resolucao_no_01-2022_-_abre_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/791/resolucao_no_02-2022_-_abre_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/792/resolucao_no_03-2022_-_abre_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/219/requerimento_no_001-2022_-_solicita_servico_de_recuperacao_da_ubs.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/221/requerimento_no_002-2022_-_solicita_servico_de_recuperacao_da_ubs_da_comunidade_rural.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/223/requerimento_no_003-2022_-_solicita_disponibilizar_o_terrreno_do_patrimonio_municipal.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/225/requerimento_no_004-2022_-_solicita_colocacao_de_placas_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/228/requerimento_no_005-2022_-_solicita_urgencia_aos_projetos_de_leis.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/231/requerimento_no_006-2022_-_solicita_constuir_uma_caixa_d_agua.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/234/requerimento_no_007-2022_-_solicita_iluminacao_do_estadio_de_futebol_luciano_de_souza_barreto.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/235/requerimento_no_008-2022_-_solicita_instalacao_e_funcionamento_dos_pocos_tubulares.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/238/requerimento_no_009-2022_-_solicita_legalidade_permitida_a_doacao_de_terrenos_do_patrimonio_municipal.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/241/requerimento_no_010-2022_-_solicita_recuperacao_de_passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/243/requerimento_no_011-2022_-_solicita_viabilizar_evento_festivo_santo_antonio_do_povo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/248/requerimento_no_012-2022_-_solicita_corrigir_problema_ocasionando_constante_falta_de_energia_na_comunidade_rural_sitio_saco.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/251/requerimento_no_013-2022_-_solicita_estabelecido_o_programa_de_distribuicao_de_leite_no_municipio_de_santana_do_serido.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/254/requerimento_no_014-2022_-_solicita_construcao_de_um_bueiro_no_riacho_que_acesso_as_residencias_das_pessoas_conhecidads_por_chico_da_luz.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/257/requerimento_no_015-2022_-_solicita_servico_de_recuperacao_da_estrada_rn-085.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/258/requerimento_no_016-2022_-_solicita_carreta_vinculada_ao_projeto_energia_com_cidadania.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/261/requerimento_no_017-2022_-_solicita_espaco_no_hospital_de_nossa_cidade_para_pessoas_que_ficam_na_fila_de_espera.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/264/requerimento_no_018-2022_-_solicita_realizacao_de_exames_do_tipo_leishmaniose_visceral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/267/requerimento_no_019-2022_-_solicita_feriado_das_comunidades_rurais_sao_bento_e_tuiuiu.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/269/requerimento_no_020-2022_-_solicita_servico_de_reparacao_no_telhado_do_ginasio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/271/requerimento_no_021-2022_-_solicita_construcao_de_uma_caixa_d_agua.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/274/requerimento_no_022-2022_-_solicita_uma_contribuicao_financeira_anual.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/276/requerimento_no_023-2022_-_solicita_servico_de_restauracao_da_rodovia_municipal.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/278/requerimento_no_024-2022_-_solicita_construir_quiosque_na_praca_jose_antonio_de_morais.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/281/requerimento_no_025-2022_-_solicita_servico_de_adequacao_e_manutencao_nas_quadras_utilizadas_no_esporte_de_areia.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/283/requerimento_no_026-2022_-_solicita_policiamento_durante_as_festividades_do_26o_santo_antonio_do_povo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/286/requerimento_no_027-2022_-_solicita_construcao_de_um_piso_na_lagoa_de_captacao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/289/requerimento_no_028-2022_-_solicita_servico_de_tapa_buracos_na_rn_088.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/292/requerimento_no_029-2022_-_solicita_servico_de_construcao_do_curral_do_matadouro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/294/requerimento_no_030-2022_-_solicita_contratacao_de_professores_de_cursinho.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/295/requerimento_no_031-2022_-_solicita_telefone_celular_com_whatssap.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/296/requerimento_no_032-2022_-_solicita_servico_de_reforma_na_escola_da_comunidade_rural_verdes.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/297/requerimento_no_033-2022_-_solicita_servicos_de_restauracao_e_pintura_da_fachada_do_hospital_ana_bezerra_de__almeida.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/298/requerimento_no_034-2022_-_solicita_realizado_a_contratacao_de_funcionarios_preferencialmente_santanenses.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/299/requerimento_no_035-2022_-_solicita_que_a_administracao_viabilize_as_providencias_necessarias.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/300/requerimento_no_036-2022_-_solicita_colocacao_de_um_gradil_de_ferro_em_volta_dos_equipamentos_instalados.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/302/requerimento_no_037-2022_-_solicita_construir_uma_passagem_molhada_em_trecho_da_estrada_situada_no_sitio_pocore.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/303/requerimento_no_038-2022_-_solicita_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/305/requerimento_no_039-2022_-_solicita_destinar_uso_de_imovel_predial_para_o_sindicato_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/307/requerimento_no_040-2022_-_solicita_providencie_a_construcao_de_um_redutor_de_velocidade_do_tipo_lombada.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/309/requerimento_no_041-2022_-_solicita_construcao_de_redutores_de_velocidade_tipo_lombadas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/310/requerimento_no_042-2022_-_solicita_colocacao_de_uma_lona_nas_partes_frontal_e_traseira_da_quadra_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/311/requerimento_no_043-2022_-_solicita_requer_urgencia_no_projeto_de_lei_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/323/requerimento_no_044-2022_-_solicita_construcao_de_redutores_de_velocidade_do_tipo_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/326/requerimento_no_045-2022_-_solicita_construcao_de_rampa_de_acessibilidade_na_conhecida_praca_de_quiosque.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/328/requerimento_no_046-2022_-_solicita_urgencia_no_projeto_de_resolucao_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/330/requerimento_no_047-2022_-_solicita_doacao_de_duas_caixas_d_agua_com_capacidade_para_10.000_litros.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/331/requerimento_no_048-2022_-_solicita_profissional_de_fisioterapia_nas_comunidades_rurais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/333/requerimento_no_049-2022_-_solicita_realizacao_de_audiencia_publica_com_a_participacao_do_diretor_geral_da_emater.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/334/requerimento_no_050-2022_-_solicita_relacao_de_dos_processos_de_licitacao_realizados_pelo_municipio_no_periodo_de_janeiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/335/requerimento_no_051-2022_-_solicita_volume_de_vacina_de_todos_os_tipos_que_foram_utilizadas.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/337/requerimento_no_052-2022_-_solicita_volume_de_vacinas_de_todos_os_tipos_que_foram_disponibilizadas_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/339/requerimento_no_053-2022_-_solicita_aquisicao_e_entrega_os_agentes_comunitarios_de_saude.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/340/requerimento_no_054-2022_-_solicita_construcao_do_calcamento_da_rua_anisio_morais.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/341/requerimento_no_056-2022_-_solicita_aquisicao_de_entrega_do_novo_fardamento_para_os_componentes_da_banda_de_musica_moises.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/343/requerimento_no_057-2022_-_solicita_viabilize_inclusao_de_projeto_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/344/requerimento_no_058-2022_-_solicita_institui_o_piso_salarial_dos_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/346/requerimento_no_058-2022_-_solicita_institui_o_piso_salarial_dos_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/348/requerimento_no_060-2022_-_solicita_locacao_de_um_veiculo_para_ficar_disponibilizado_na_comunidade_tuiuiu.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/351/requerimento_no_061-2022_-_solicita_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/353/requerimento_no_062-2022_-_solicita_urgencia_no_projeto_de_resolucao_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/355/requerimento_no_063-2022_-_solicita_perfuracao_e_instacao_de_pocos_em_localidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/356/requerimento_no_064-2022_-_solicita_valor_mensal_bruto_arrecadado_com_a_contribuicao_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/358/requerimento_no_065-2022_-_solicita_instalacao_de_uma_academia_popular_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/359/requerimento_no_066-2022_-_solicita_providencias_a_expansao_da_rede_de_energia_eletrica_da_rua_jose_tobias_barreto.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/361/requerimento_no_067-2022_-_solicita_urgencia_no_projeto_de_resolucao_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/363/requerimento_no_068-2022_-_solicita_pauta_de_discursao_o_problema_de_falta_de_agua.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/366/requerimento_no_069-2022_-_solicita_abastecimento_de_agua_potavel.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/367/requerimento_no_070-2022_-_solicita_construir_abrigo_para_passageiros.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/372/requerimento_no_072-2022_-_solicita_perfuracao_e_instalacao_e_pocos_nas_comunidades.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/375/requerimento_no_074-2022_-_solicita_iluminacao_publica_ornamental_na_comunidade_rural_sao_bento.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/377/requerimento_no_075-2022_-_solicitacontratacao_de_dois_profissionais_medicos_das_areas_de_ortopedia.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/380/requerimento_no_076-2022_-_solicita_providencia_a_ornamentacao_e_iluminacao_natalina.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/382/requerimento_no_077-2022_-_solicita_realizacao_de_sessao_solene.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/385/requerimento_no_081-2022_-_solicita_instalacao_de_academia_popular.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/388/requerimento_no_082-2022_-_solicita_destinacao_do_recurso_financeiro_atraves_da_emenda_para_construcao_de_um_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/230/mocao_de_aplausos_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/239/mocao_de_pesar_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/249/mocao_de_pesar_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/263/mocao_de_pesar_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/277/mocao_de_pesar_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/287/mocao_de_aplausos_e_congratulacoes_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/399/loa_-lei_orcamentaria_anual_para_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/414/010_-_dispoe_sobre_o_cmdca_conselho_tutelar_e_fia_1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2022/415/001_-_dispoe_sobre_a_criacao_de_agente_de_contratacao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H144"/>
+  <dimension ref="A1:H121"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="37.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="38.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="215" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="214.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -5120,579 +4907,50 @@
       <c r="H120" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
         <v>471</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
         <v>70</v>
       </c>
       <c r="D121" t="s">
         <v>464</v>
       </c>
       <c r="E121" t="s">
         <v>465</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>472</v>
       </c>
       <c r="H121" t="s">
         <v>473</v>
-      </c>
-[...527 lines deleted...]
-        <v>544</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5773,73 +5031,50 @@
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
-    <hyperlink ref="G122" r:id="rId121"/>
-[...21 lines deleted...]
-    <hyperlink ref="G144" r:id="rId143"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>