--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -10,2478 +10,1756 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1822" uniqueCount="791">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1255" uniqueCount="552">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Não Houve Propostas de Emendas à Lei Orgânica no Ano de 2023.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Municipal)</t>
   </si>
   <si>
     <t>Hudson Pereira de Brito</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/804/projeto_lei_complementar_001_20231.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/804/projeto_lei_complementar_001_20231.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO E REESTRUTURAÇÃO ADMINISTRATIVA DO PODER EXECUTIVO MUNICIPAL, ESTABELECE DIRETRIZES PARA A MODERNIZAÇÃO ADMINISTRATIVA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/815/004_2023_-_dispoe_sobre_as_diretrizes_para_a_elaboracao.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/815/004_2023_-_dispoe_sobre_as_diretrizes_para_a_elaboracao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/816/005_2023_-_autoriza_ao_poder_executivo_municipal_a_abrir_credito_especial.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/816/005_2023_-_autoriza_ao_poder_executivo_municipal_a_abrir_credito_especial.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/818/006_2023_-_dispoe_sobre_a_contratacao_por_tempo_determinado.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/818/006_2023_-_dispoe_sobre_a_contratacao_por_tempo_determinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ART. 37 DA CONSTITUIÇÃO FEDERAL E INCISO IX DO ART. 26 DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/819/007_2023_-_delimita_o_perimetro_urbano_do_municipio_de_santana_do_serido.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/819/007_2023_-_delimita_o_perimetro_urbano_do_municipio_de_santana_do_serido.pdf</t>
   </si>
   <si>
     <t>DELIMITA O PERÍMETRO URBANO DO MUNICÍPIO DE SANTANA DO SERIDÓ - RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/820/008_2023_-_autoriza_a_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/820/008_2023_-_autoriza_a_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 50.130.00 (CINQUENTA MIL CENTO E TRITA REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/825/010_2023_-_autoriza_o_poder_executivo_a_repassar_recursos_recebidos_da_uniao.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/825/010_2023_-_autoriza_o_poder_executivo_a_repassar_recursos_recebidos_da_uniao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR RECURSOS RECEBIDOS DA UNIÃO PARA CUMPRIMENTO DE ASSISTÊNCIA FINANCEIRA COMPLEMENTAR DE QUE TRATA A EMENDA CONSTITUCIONAL Nº 127/2022.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária</t>
+    <t>Projeto de Lei Ordinária (Legislativo)</t>
   </si>
   <si>
     <t>Ivan, Paulinha</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/703/no_1_projeto_de_lei__reajuste_servidores.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/703/no_1_projeto_de_lei__reajuste_servidores.pdf</t>
   </si>
   <si>
     <t>ATUALIZA OS SALÁRIOS (VENCIMENTO BASE) DOS SERVIDORES DA CÂMARA MUNICIPAL DE SANTANA DO SERIDÓ E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/704/no_2_projeto_de_lei_-diarias_1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/704/no_2_projeto_de_lei_-diarias_1.pdf</t>
   </si>
   <si>
     <t>INCLUI DISPOSITIVO E ALTERA O ANEXO ÚNICO DA LEI MUNICIPAL Nº 510/2017.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO TEMPORÁRIA DE SERVIDORES EM CARÁTER EXCEPCIONAL, PARA SUPRIR NECESSIDADES FUNCIONAIS DA CÂMARA MUNICIPAL DE SANTANA DO SERIDÓ E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/805/no_4_projeto_de_lei_-suplementacao_11.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/805/no_4_projeto_de_lei_-suplementacao_11.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DA CAMARA MUNICIPAL DE SANTANA DO SERIDÓ, EXERCICIO 2023, E ALTERA QUADRO DE DETALHAMENTO DA DESPESA CONSTANTE DA LEI MUNICIPAL Nº 0618/2022.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/806/no_5_projeto_de_lei_-suplementacao_21.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/806/no_5_projeto_de_lei_-suplementacao_21.pdf</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/817/006_2023_-_dispoe_sobre_a_abertura_de_credito_adicional.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/817/006_2023_-_dispoe_sobre_a_abertura_de_credito_adicional.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADCIONAL SUPLEMENTAR NO ORÇAMENTO DA CÂMARA MUNICIPAL DE SANTANA DO SERIDÓ, EXERCÍCIO 2023, E ALTERA O QUADRO DE DETALHAMENTO DA DESPESA CONSTANTE DA LEI MUNICIPAL Nº 0618/2022.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/807/no_7_projeto_de_lei_-suplementacao_41.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/807/no_7_projeto_de_lei_-suplementacao_41.pdf</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/822/009_2023_-_dispoe_sobre_a_abertura_de_credito_adicional.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/822/009_2023_-_dispoe_sobre_a_abertura_de_credito_adicional.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ARBETURA DE CRÉDITO ADCIONAL SUPLEMENTAR NO ORÇAMENTO DA CÂMARA MUNICIPAL DE SANTANA DO SERIDÓ, EXERCÍCIO 2023, E ALTERA QUADRO DE DETALHAMENTO DA DESPESA CONSTANTE DA LEI MUNICIPAL Nº 0618/2022.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/821/009_2023_-_corrige_a_redacao_do_inciso_ii.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/821/009_2023_-_corrige_a_redacao_do_inciso_ii.pdf</t>
   </si>
   <si>
     <t>CORRIGI A REDAÇÃO DO INCISO II E INCLUI OS INCISOS VII E VIII NO ART. 1º DA LEI MUNICIPAL Nº 510/2017, ALTERA A TABELA DE DIÁRIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>Caio</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/826/010_2023_-_dispoe_sobre_o_reconhecimento_da_profissao_de_condutor_de_ambulancia.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/826/010_2023_-_dispoe_sobre_o_reconhecimento_da_profissao_de_condutor_de_ambulancia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RECONHECIMENTO DA PROFISSÃO DE CONDUTOR DE AMBULÂNCIA NO ÂMBITO DO MUNICÍPIO DE SANTANA DO SERIDÓ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>PLCM</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (Municipal)</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/813/002_2023_-_altera_a_nomeclatura_do_cargo_de_provimento_em_comissao.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/813/002_2023_-_altera_a_nomeclatura_do_cargo_de_provimento_em_comissao.pdf</t>
   </si>
   <si>
     <t>ALTERA  A NOMENCLATURA DO CARGO DE PROVIMENTO EM COMISSÃO NO MUNICÍPIO DE SANTANA DO SERIDÓ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/814/003_2023_-_dispoe_sobre_a_criacao_do_grupo_de_atividades.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/814/003_2023_-_dispoe_sobre_a_criacao_do_grupo_de_atividades.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO GRUPO DE ATIVIDADE TÉCNICA (GAT), GRUPO DE ATIVIDADE DE APOIO (GAA) E GRUPO DE ATIVIDADE FISCALIZATÓRIA (GAGF), NO ÂMBITO DO MUNICÍPIO DE SANTANA DO SERIDÓ/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
-    <t>Projeto de Lei Complementar</t>
+    <t>Projeto de Lei Complementar (Legislativo)</t>
   </si>
   <si>
     <t>Não houve Projetos de Lei Complementar em 2023.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Ricardo de Zeca</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/794/projeto_de_decreto_01.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/794/projeto_de_decreto_01.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ SANTANENSE AO SR. LUIZ BENES LEOCÁDIO DE ARAUJO.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/827/projeto_de_decreto_02.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/827/projeto_de_decreto_02.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ SANTANENSE AO SR. GUILHERME MORAIS SALDANHA.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/828/projeto_de_decreto_03.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/828/projeto_de_decreto_03.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ SANTANENSE AO SR. GERALDO BARBOSA DE SOUZA (PASTOR EVENGÉLICO).</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>Paulinha</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ SANTANENSE AO SRª CRISTIANE BEZERRA DE SOUZA DANTAS.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/707/resolucao_fiscal_de_contratos_2.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/707/resolucao_fiscal_de_contratos_2.pdf</t>
   </si>
   <si>
     <t>ESTABELECE REGRAS E DIRETRIZES PARA A ATUAÇÃO DO FISCAL DE CONTRATOS, CUMPRINDO O QUE DISPÕE A LEI 8.666/93, NO ÂMBITO DA CÂMARA MUNICIPAL DE SANTANA DO SERIDÓ-RN.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/706/resolucao_-_ouvidoria_1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/706/resolucao_-_ouvidoria_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, a estrutura e o funcionamento da Ouvidoria Legislativa no âmbito da Câmara Municipal de Santana do Seridó.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/808/03-2023_-_regulamenta_a_lei_federal_13.709_de_2018.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/808/03-2023_-_regulamenta_a_lei_federal_13.709_de_2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLEMENTAÇÃO DAS MEDIDAS NECESSÁRIAS PARA EXECUÇÃO DE TRATAMENTO DE DADOS PESSOAIS, REFERENTE A LEI FEDERAL N°_x000D_
 13.709/2018, NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL DE SANTANA DO SERIDÓ/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/809/04-2023_-_regulamenta_a_lei_federal_15.257_de_2011.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/809/04-2023_-_regulamenta_a_lei_federal_15.257_de_2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO AO ACESSO ÀS INFORMAÇÕES E APLICAÇÃO DA LEI FEDERAL Nº 12.527, DE 18 DE NOVEMBRO DE 2021, NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL DE SANTANA DO SERIDÓ/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/812/01-2023_-_regulamenta_a_lei_federal_14.133_de_2021.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/812/01-2023_-_regulamenta_a_lei_federal_14.133_de_2021.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA NO ÂMBITO DA CÂMARA MUNICIPAL DE SANTANA DO SERIDÓ, AS LICITAÇÕES E CONTRATOS DIRETAS REALIZADAS NA FORMA DA LEI FEDERAL Nº 14.133, DE 01 DE ABRIL DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/810/06-2023_-_regulamenta_a_lei_federal_14.129_de_2021.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/810/06-2023_-_regulamenta_a_lei_federal_14.129_de_2021.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A LEI FEDERAL Nº 14.129/2021, QUE TRATA DA GOVERNANÇA LEGISLATIVA DIGITAL NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL DE SANTANA DO SERIDÓ/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/811/01_-_inclui_e_modifica_artigos_do_regimento_interno.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/811/01_-_inclui_e_modifica_artigos_do_regimento_interno.pdf</t>
   </si>
   <si>
     <t>INCLUI O § 16 NO ARTIGO 40 E MODIFICA A REDAÇÃO DO § 1º DO ARTIGO 47 E DO CAPUT DO ARTIGO 90, E SEUS INCISOS, TODOS DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SANTANA DO SERIDÓ.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/35/001_2023_-_solicita_reforma_na_unidade_basica_de_saude_da_ubs_monica_maria_da_conceicao.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/35/001_2023_-_solicita_reforma_na_unidade_basica_de_saude_da_ubs_monica_maria_da_conceicao.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma reforma/melhoramento na Unidade Básica de Saúde da família (UBS) Mônica Maria da Conceição, na comunidade rural Tuiuiú, inclusive viabilizar a aquisição de equipamentos/ventiladores a serem destinados para uso na referida unidade.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Bruno</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/36/002_2023_-_solicita_construcao_de_uma_quadra_de_esportes.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/36/002_2023_-_solicita_construcao_de_uma_quadra_de_esportes.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a construção de uma quadra de esportes no espaço/área de lazer na Escola Estadual João Vilar da Cunha, inclusive a viabilidade da Secretária realizar uma visita presencial na referida escola, para que possa conhecer a estrutura e o espaço disponível para a melhoria pleiteada.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize as providencias cabíveis, no sentido de disponibilizar o terreno do patrimônio público que fica localizado na saída para São José do Sabugi (ao lado da pracinha do pneu), para ser destinado como e abrigo de cães de ruas e notadamente para ser utilizado nas ações desenvolvidas pela associação dos animais de Santana do Seridó.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Juarez</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/38/004_2023_-_solicita_pavimentacao_complementar_da_rua_acacio_alves.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/38/004_2023_-_solicita_pavimentacao_complementar_da_rua_acacio_alves.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o serviço de pavimentação complementar da Rua Acácio Alves que ainda está desprovida desse tipo de melhoria, bem como a demolição da parte do canteiro que se estende da Rua Nilton Ginani e adentra na Rua Acácio Alves.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/39/005_2023_-_solicita_servico_de_recuperacao_das_fachadas_externas.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/39/005_2023_-_solicita_servico_de_recuperacao_das_fachadas_externas.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o serviço de recuperação/melhoramento das fachadas externas do prédio do hospital Ana Bezerra de Almeida, inclusive das paredes da murada do referido hospital.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/40/006_2023_-_solicita_instalacao_iluminacao_publica_no_trecho_da_rua_julieta.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/40/006_2023_-_solicita_instalacao_iluminacao_publica_no_trecho_da_rua_julieta.pdf</t>
   </si>
   <si>
     <t>Que viabilize as providencias necessárias, no sentido de que seja instalada iluminação pública no trecho da rua Julieta Medeiros que fica na lateral do estádio de futebol e imediações da Delegacia, inclusive sugerindo o aproveitamento da estrutura da parede do estádio de futebol com a colocação de braços de luz.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/41/007_2023_-_solicita_instalacao_de_iluminacao_publica_nos_polos_acesso.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/41/007_2023_-_solicita_instalacao_de_iluminacao_publica_nos_polos_acesso.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada as providencias necessárias, no sentido de que seja instalada iluminação pública nos polos de acesso nas entradas/saídas da cidade de Santana do Seridó (no sentido Parelhas e São José do Sabugi), inclusive nos respectivos pórticos, como também na saída da cede do município para a comunidade São Bento.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/42/008_2023_-_solicita_aquisicao_de_onibus_escolar.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/42/008_2023_-_solicita_aquisicao_de_onibus_escolar.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de recursos federais. tendo como objeto a aquisição de ônibus escolares para atender a demanda de estudantes do município de Santana do Seridó.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/43/009_2023_-_solicita_servico_de_melhoria_e_recupecao_na_parede_do_acude_caldeirao.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/43/009_2023_-_solicita_servico_de_melhoria_e_recupecao_na_parede_do_acude_caldeirao.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada providencias, no sentido de que seja feito o serviço de melhoramento/recuperação na parede do açude caldeirão, sendo o reservatório que abastece o município de Santana do Seridó e que se encontra necessitando de manutenção estrutural.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Flávio</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/44/010_2023_-_solicita_servico_de_limpeza_e_desobstrucao_do_leito_do_rio_sao_bento.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/44/010_2023_-_solicita_servico_de_limpeza_e_desobstrucao_do_leito_do_rio_sao_bento.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado com certa brevidade, o serviço de limpeza e desobstrução do leito do rio São Bento.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/45/011_2023_-_solicita_servico_de_revitalizacao_na_estutura_predial.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/45/011_2023_-_solicita_servico_de_revitalizacao_na_estutura_predial.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através de seu órgão competente, providencie o serviço de revitalização na estrutura predial da rodoviária de nossa cidade, que se encontra necessitando de manutenção.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/46/012_2023_-_solicita_servico_de_pavimentacao_da_rua_joao_alves.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/46/012_2023_-_solicita_servico_de_pavimentacao_da_rua_joao_alves.pdf</t>
   </si>
   <si>
     <t>Que administração municipal viabilize as a providencias necessárias, no sentido de realizar os serviços de pavimentação da Rua João Alves de Morais com a travessa Silvério Batista.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/47/013_2023_-_solicita_construcao_do_calcamento_no_entorno_da_praca_jose_cassiano.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/47/013_2023_-_solicita_construcao_do_calcamento_no_entorno_da_praca_jose_cassiano.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a consecução de recursos financeiros, destinados para a construção do calçamento no entorno da Praça José Cassiano Sobrinho, na comunidade rural Tuiuiú.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/48/014_2023_-_solicita_aquisicao_de_mini-parque_infantil.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/48/014_2023_-_solicita_aquisicao_de_mini-parque_infantil.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada providencias junto a outras esferas de Governo, no sentido de conseguir recursos destinados para a aquisição de um mini-parque infantil destinado para ser instalado na Praça José Cassiano Sobrinho.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/49/015_2023_-_solicita_perfuracao_de_pocos.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/49/015_2023_-_solicita_perfuracao_de_pocos.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize providencias, através de órgãos governamentais do Estado, no sentido de conseguir a perfuração de poços e construção de chafarizes na sede do município de Santana do Seridó, como forma de suprir o abastecimento de água para a população urbana em situação de estiagem das chuvas.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/50/016_2023_-_solicita_designacao_de_vigilante_para_atuar_no_ginasio_o_lindolfao.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/50/016_2023_-_solicita_designacao_de_vigilante_para_atuar_no_ginasio_o_lindolfao.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal providencie com certa brevidade, a designação de vigilante para atuar com suas atividades no ginásio "O Lindolfão", bem como instalar no referido espaço equipamentos e acessórios destinados a uso de combate a incêndios, tendo em vista ser o local que abriga toda a frota de veículos do município e que necessita de segurança.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Vicente</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/51/017_2023_-_solicita_instalacao_de_sistema_de_climatizacao_.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/51/017_2023_-_solicita_instalacao_de_sistema_de_climatizacao_.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize providencias, no sentido de instalar o sistema de climatização no espaço cultural Moisés Sátiro da Silva.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/52/018_2023_-_solicita_realizacao_de_tapa_buracos.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/52/018_2023_-_solicita_realizacao_de_tapa_buracos.pdf</t>
   </si>
   <si>
     <t>Que sejam viabilizadas providências urgentes, no sentido de realizar o serviço de recuperação/melhoramento através de tapa-buracos na Estrada RN 086, que interliga o município de Parelhas com Santana do Seridó, uma vez que se encontra em péssimas condições para o tráfego de veículos em decorrências de várias crateras formadas em sua malha.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/53/019_2023_-_contrucao_de_calcamento_.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/53/019_2023_-_contrucao_de_calcamento_.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a consecução de recursos, a serem destinados para a construção de calçamento em alguns trechos da comunidade rural São Bento - Santana do Seridó.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/54/020_2023_-_realizacao_de_distribuicao_de_peixes.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/54/020_2023_-_realizacao_de_distribuicao_de_peixes.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize as providências necessárias, com vistas a realizar a distribuição do peixe na semana Santa para atender a população carente do município.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/55/021_2023_-_providencias_necessarias_a_credienciar_contratualmente_estabelecimento_no_ramo_comercial_de_lanches.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/55/021_2023_-_providencias_necessarias_a_credienciar_contratualmente_estabelecimento_no_ramo_comercial_de_lanches.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal viabilize providencias necessárias, com vistas a credenciar contratualmente estabelecimentos do ramo comercial de lanches/refeições nas cidades de Natal, Currais Novos e Caicó, tendo como objetivo atender com alimentação as pessoas reconhecidamente carentes do município e que são assistidas pelos programas sociais de Governo, que são transportadas pelo poder público municipal para a realização de procedimentos de saúde nas mencionadas cidades.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/56/022_2023_-_realize_acao_de_incentivo_e_apoio_voltada_para_restabelecer_o_fucionamento_das_associacoes.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/56/022_2023_-_realize_acao_de_incentivo_e_apoio_voltada_para_restabelecer_o_fucionamento_das_associacoes.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma ação de incentivo e apoio voltada para restabelecer o funcionamento das associações comunitárias das localidades rurais São Bento, Tuiuiú, Laginhas e Verdes, onde as mesmas possam ter participação na elaboração de projetos sociais e que se busque parcerias com as empresas eólicas em atuação no município, visando a execução dos projetos que venham a ser elaborados para atender as comunidades organizadas.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/57/023_2023_-_instalacao_de_ilumincao_publica.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/57/023_2023_-_instalacao_de_ilumincao_publica.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de recursos federais, tendo como objeto a instalação de iluminação pública ornamental no trecho que interliga e entrada da sede do Município de Santana do Seridó até o local conhecido como "ligação", por ser o trecho utilizado pelas pessoas para a realização de caminhadas diárias.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/58/024_2023_-_servico_de_recuperacao_manutencao_na_cobertura_da_escola_estadual.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/58/024_2023_-_servico_de_recuperacao_manutencao_na_cobertura_da_escola_estadual.pdf</t>
   </si>
   <si>
     <t>Que seja feita gestão junto ao Governo do Estado através da Secretaria Estadual de Educação, no sentido de realizar o serviço de recuperação/manutenção na cobertura da Escola Estadual João Vilar da Cunha, em Santana do Seridó.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/59/025_2023_-_solicita_pavimentacao_de_pequenos_trechos.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/59/025_2023_-_solicita_pavimentacao_de_pequenos_trechos.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de recursos federais, tendo como objeto a pavimentação (calçamento) de pequenos trechos de vias públicas da sede do município de Santana do Seridó e também para atender com a mesma melhoria nas comunidades rurais São Bento e Tuiuiú.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/60/026_2023_-_construcao_de_um_calcadao.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/60/026_2023_-_construcao_de_um_calcadao.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a consecução de recursos junto a outras esferas de Governo, ou até mesmo através de emenda parlamentar, destinados para a qonstrução de um calçadão para caminhadas no trecho compreendido entre a sede do município até o local conhecido como "ligação".</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/61/027_2023_-_aquisicao_de_onibus_escolar.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/61/027_2023_-_aquisicao_de_onibus_escolar.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de recursos federais, tendo como objeto atender ao seguinte:_x000D_
 _x000D_
 1) Aquisição de ônibus escolares para atender a demanda de estudantes do município de Santana do Seridó._x000D_
 _x000D_
 2) Construção de passagem molhada na comunidade rural São Bento.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de recursos federais, tendo como objeto a aquisição de um carro limpa-fossas para o município de Santana do Seridó.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/63/029_2023_-_seja_viabilizada_a_destinacao_de_recursos.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/63/029_2023_-_seja_viabilizada_a_destinacao_de_recursos.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de recursos federais, tendo como objeto o serviço de urbanização no trecho de entrada- saída da cidade, especificamente no acesso que interliga a sede do município (estrada RN 081) com o local conhecido por "Ligação" que fica na estrada RN 086.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/64/030_2023_-_viabilize_a_consecucoaao_de_recursos.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/64/030_2023_-_viabilize_a_consecucoaao_de_recursos.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a consecução de recursos, a serem destinados para a aquisição de instrumentos musicais para a banda de música Moisés sátiro da Silva.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/65/031_2023_-_que_seja_viabilizada_a_consecucoaao_de_recursos_.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/65/031_2023_-_que_seja_viabilizada_a_consecucoaao_de_recursos_.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a consecução de recursos, a serem destinados para a construção de um espaço com auditório na cidade de Santana do Seridó.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/66/032_2023_-_solicita_colocacoao_de_redes_de_protecoaao.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/66/032_2023_-_solicita_colocacoao_de_redes_de_protecoaao.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a colocação de redes de proteção na cobertura da Escola Antonio Basílio.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/67/033_2023_-_solicita_providenciar_coletores_de_lixo.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/67/033_2023_-_solicita_providenciar_coletores_de_lixo.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal possa providenciar a aquisição de coletores de lixo conjugados para coleta seletiva (papel, plástico, metal e vidro), a serem instalados em alguns trechos de principais ruas e praças da cidade, bem como nas escolas e outros pontos da zona urbana e rural do município.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/68/034_2023_-_solicita_direito_de_valorizaco_dos_professores_.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/68/034_2023_-_solicita_direito_de_valorizaco_dos_professores_.pdf</t>
   </si>
   <si>
     <t>O direito à valorização dos professores e a importância do reajuste salarial complementar.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/69/035_2023_-_solicita_aquisicao_de_veiculos_para_atender_a_demanda_de_acoes_sociais.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/69/035_2023_-_solicita_aquisicao_de_veiculos_para_atender_a_demanda_de_acoes_sociais.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de recursos federais, tendo como objetivo seguinte:_x000D_
 Aquisição de veículos para atender a demanda de ações sociais no traslado de pacientes no município de Santana do Seridó.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/70/036_2023_-_solicita_servicos_de_alta_complexidade.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/70/036_2023_-_solicita_servicos_de_alta_complexidade.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de recursos federais, tendo como objetivo o seguinte:_x000D_
 Garantia/disponibilização dos procedimentos e serviços de alta e média complexidade (consultas com profissionais especialistas, exames laboratoriais e de imagens), visando atender a demanda de pessoas carentes do município de Santana do Seridó.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/71/037_2023_-_solicita_.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/71/037_2023_-_solicita_.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de recursos federais, tendo como objetivo o seguinte:_x000D_
 _x000D_
 1. Garantia/disponibilização dos procedimentos e serviços de alta e média complexidade (consultas com profissionais especialistas, exames laboratoriais e de imagens), visando atender a demanda de pessoas carentes do município de Santana do Seridó._x000D_
 _x000D_
 2. pavimentação/calçamento de ruas da cidade de Santana do Seridó.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/72/038_2023_-_solicita_que_seja_viabilizada_a_destinacao_de_recursos_federais_para_os_seguintes_objetivos.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/72/038_2023_-_solicita_que_seja_viabilizada_a_destinacao_de_recursos_federais_para_os_seguintes_objetivos.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de recursos federais, tendo como objetivo o seguinte:_x000D_
 _x000D_
 1. Garantia/disponibilização dos procedimentos e serviços de alta e média complexidade (consultas com profissionais especialistas, exames laboratoriais e de imagens), visando atender a demanda de pessoas carentes do município de Santana do Seridó._x000D_
 _x000D_
 2. instituição da guarda municipal de Santana do Seridó, devidamente equipada com viatura, armamentos, equipamentos de monitoramento e outros meios estruturais.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/73/039_2023_-_solicita_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/73/039_2023_-_solicita_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de recursos federais, tendo como objeto a pavimentação asfáltica das principais ruas da cidade de Santana do Seridó.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/74/040_2023_-_solicita_construcao_de_um_campo_de_futebol.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/74/040_2023_-_solicita_construcao_de_um_campo_de_futebol.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de recursos federais, tendo como objetivo seguinte:_x000D_
 _x000D_
 Construção de um campo de futebol society devidamente equipado no município de Santana do Seridó.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/75/041_2023_-_solicita_providenciar_a_colocacao_de_bueiros.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/75/041_2023_-_solicita_providenciar_a_colocacao_de_bueiros.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através da Secretaria competente, possa providenciar a colocação der bueiros e o serviço de alargamento das estradas rurais nos seguintes trechos:_x000D_
 _x000D_
 1. colocação de bueiro e alargamento da estrada de Adilson ligando à comunidade Espirito Santo._x000D_
 _x000D_
 2. colocação de bueiro e alargamento da estrada de Zequinha ligando para os prédios públicos._x000D_
 _x000D_
 3. colocação de bueiro no setor de Betinho, no acesso para a passagem molhada.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/76/042_2023_-_solicita_reabertura_do_funcionamento_dos_chafariz.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/76/042_2023_-_solicita_reabertura_do_funcionamento_dos_chafariz.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a reabertura e funcionamento dos chafarizes do município, como alternativa para suprir o abastecimento de água na nossa comunidade em decorrência do baixo volume de água do açude caldeirão.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/77/043_2023_-_solicita_servico_de_pavimentacao.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/77/043_2023_-_solicita_servico_de_pavimentacao.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o serviço de pavimentação (calçamento) no trecho compreendido entre a Rua Bernardo Argemiro até a passagem molhada do rio São Bento.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/78/044_2023_-_solicita_durante_as_festividades_as_seguintes_estruturas_plantaforma_delegacia_movel.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/78/044_2023_-_solicita_durante_as_festividades_as_seguintes_estruturas_plantaforma_delegacia_movel.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a disponibilização para o município de Santana do Seridó durante as festividades do 27° Santo Antonio do Povo, a ser realizado no período de 9 a 11 de junho/2023, as seguintes estruturas:_x000D_
 _x000D_
 1) a plataforma elevada de observação da polícia militar, ou um veículo adaptado para a mesma utilidade e objetivo._x000D_
 _x000D_
 2) a delegacia móvel da polícia civil.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/79/045_2023_-_solicita_melhorias_na_quadra_de_esportes.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/79/045_2023_-_solicita_melhorias_na_quadra_de_esportes.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através do órgão competente, possa viabilizar a seguinte providencia:_x000D_
 _x000D_
 Aproveitar uma parede existente no final da quadra de esportes e que fica para a parte interna da academia popular ao ar livre que está sendo instalada na comunidade rural São Bento, onde essa parede possa ser transformada em um painel de gravuras desenhadas, pintadas ou grafitadas com imagens nas suas diversas formas, proporcionando assim um cenário com figuras coloridas temáticas que possam retratar de forma diversificada a história e tradição cultural da comunidade.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/80/046_2023_-_solicita_servico_de_melhoramento_recuperacao_rocoo_recapeamento_atraves_de_maquinas_nas_estradas.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/80/046_2023_-_solicita_servico_de_melhoramento_recuperacao_rocoo_recapeamento_atraves_de_maquinas_nas_estradas.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o serviço de melhoramento/recuperação/roço/recapeamento através do uso da máquina patrol, nas estradas rurais do município de Santana do Seridó.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/81/047_2023_-_solicita_que_seja_designado_um_servidor_do_municipio_gari_para_desempenhar_suas_atribuicoes_no_minimo_duas_por_semana_na_comunidade_rural.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/81/047_2023_-_solicita_que_seja_designado_um_servidor_do_municipio_gari_para_desempenhar_suas_atribuicoes_no_minimo_duas_por_semana_na_comunidade_rural.pdf</t>
   </si>
   <si>
     <t>Que seja designado um servidor do Município (Gari), para desempenhar suas atribuições pelo menos duas por semana na comunidade rural São Bento, onde o referido servidor possa realizar os serviços gerais de limpeza nos imóveis de funcionamento público e também na via pública servida por calçamento.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/82/048_2023_-_solicita_restauracao_do_tapa-buracos.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/82/048_2023_-_solicita_restauracao_do_tapa-buracos.pdf</t>
   </si>
   <si>
     <t>Que dentro do elenco de projetos sociais realizados pela empresa ELERA, seja viabilizada a restauração (tapa-buracos) de dois pequenos trechos da malha asfáltica localizados nas proximidades dos pórticos de entrada e saída da cidade de Santana do Seridó.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/83/049_2023_-_solicita_doacao_de_duas_caixas_dagua_com_capacidade_para_10.000_litros.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/83/049_2023_-_solicita_doacao_de_duas_caixas_dagua_com_capacidade_para_10.000_litros.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a doação, de duas caixas d'água com capacidade para 10.000 litros, com vistas para serem colocadas na comunidade rural Tuiuiú, município de Santana do Seridó/RN, destinadas a uso como reservatório para suprir o abastecimento de água na referida comunidade.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/84/050_2023_-_solicita_canaletas_de_drenagem_em_toda_a_extensao_da_estrada_rodovia_rn_081.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/84/050_2023_-_solicita_canaletas_de_drenagem_em_toda_a_extensao_da_estrada_rodovia_rn_081.pdf</t>
   </si>
   <si>
     <t>Que sejam viabilizadas providencias, no sentido de que seja construída canaletas de drenagem em toda a extensão da Estrada/Rodovia RN 081, que fica no município de Santana do Seridó, como sendo a alternativa para o escoamento das águas pluviais e a melhor conservação/manutenção da malha asfáltica da referida rodovia.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/99/051_2023_-_solicita_colocacao_de_placas_de_sinalizacao_indicativas.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/99/051_2023_-_solicita_colocacao_de_placas_de_sinalizacao_indicativas.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através do órgão competente, providencie a colocação de placas de sinalização indicativas para o acesso das localidades rurais do município.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/101/052_2023_-_solicita_projeto_de_lei_para_implementacao_do_piso_salarial_dos_profissionais_de_enfermagem.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/101/052_2023_-_solicita_projeto_de_lei_para_implementacao_do_piso_salarial_dos_profissionais_de_enfermagem.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através da assessoria competente, elabore e remeta para a Câmara Municipal Projeto de Lei dispondo sobre a implementação do piso salarial dos profissionais de enfermagem, nos termos definidos pela Lei Federal 14.434, de 04.08.2022. assim como na Emenda Constitucional nº 124, de 14.07.2022, inclusive que para esse fim seja necessário adequação na Lei Orçamentária Anual - LOA do corrente exercício 2023.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/102/053_2023_-_solicita_que_sejam_ministradas_cursos_de_maquiagem.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/102/053_2023_-_solicita_que_sejam_ministradas_cursos_de_maquiagem.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada providencias, no sentido de que sejam ministrados cursos de maquiagem, manicure e cabeleireira nas comunidades rurais Tuiuiú e Espírito Santo, destinado a atender as pessoas interessadas nessas qualificações.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/104/054_2023_-_solicita_a_cobranca_de_taxa_pelo_uso_da_agua_bruta_a_ser_instituida_pelo_estado.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/104/054_2023_-_solicita_a_cobranca_de_taxa_pelo_uso_da_agua_bruta_a_ser_instituida_pelo_estado.pdf</t>
   </si>
   <si>
     <t>Solicita posicionamento contrário dos Deputados Estaduais, quanto a cobrança de taxa pelo uso da água bruta a ser instituída pelo Governo do Estado, onde foi assunto debatido na audiência pública realizada na Assembleia Legislativa no último dia 10 de maio.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/107/055_2023_-_solicita_construcao_de_galerias_pluviais_na_rua_helena_nogueira.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/107/055_2023_-_solicita_construcao_de_galerias_pluviais_na_rua_helena_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a consecução de recursos através de emenda parlamentar ou por outra forma de destinação, tendo como objetivo a construção de galerias pluviais na Rua Helena Nogueira e demais ruas adjacentes, com vistas a proporcionar o regular escoamento das águas das chuvas nas vias públicas.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/109/056_2023_-_solicita_colocar_cerca_de_alambrado_em_todo_o_entorno_do_parque_infantil.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/109/056_2023_-_solicita_colocar_cerca_de_alambrado_em_todo_o_entorno_do_parque_infantil.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize as providencias cabíveis, no sentido de colocar cerca de alambrado em todo o entorno do parque infantil da Praça Santa Rita.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/110/057_2023_-_solicita_construcao_de_um_espaco_apropriado_para_realizacao_de_eventos.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/110/057_2023_-_solicita_construcao_de_um_espaco_apropriado_para_realizacao_de_eventos.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal viabilize a consecução de recursos necessários, a serem destinados para a construção de um espaço apropriado para a realização de eventos na área da Escola Municipal Professor Cosme, na comunidade rural Laginha.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/112/058_2023_-_solicita_aquisicao_de_um_veiculo_para_a_secretaria_municipal_de_educacao.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/112/058_2023_-_solicita_aquisicao_de_um_veiculo_para_a_secretaria_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de recursos financeiros através de emenda parlamentar, tendo por objeto a aquisição de um veículo para a Secretaria Municipal de Educação de Santana do Seridó.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/114/059_2023_-_solicita_construir_abrigos_de_espera_de_transporte.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/114/059_2023_-_solicita_construir_abrigos_de_espera_de_transporte.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize os meios necessários, com vistas a construir abrigos de espera de transporte, com cobertura, nos diversos pontos estratégicos da zona rural do município.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/115/060_2023_-_solicita_instacao_de_arquibancada_nas_festividades_do_santo_antonio_do_povo.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/115/060_2023_-_solicita_instacao_de_arquibancada_nas_festividades_do_santo_antonio_do_povo.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize as providencias cabíveis, para que no período das festividades do Santo Antonio do Povo seja feita a instalação de arquibancadas no Centro Cultural Ivo Felino Bezerra.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/116/061_2023_-_solicita_locacao_de_veiculo_para_ficar_disponivel_na_comunidade_rural_tuiuiuu.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/116/061_2023_-_solicita_locacao_de_veiculo_para_ficar_disponivel_na_comunidade_rural_tuiuiuu.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a locação de um veículo para ficar disponibilizado especificamente na comunidade rural Tuiuiú, com vistas a ser utilizado para transportar pessoas que necessitarem do deslocamento para a realização de exames, consultas e outros procedimentos necessários de saúde fora da comunidade.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/117/062_2023_-_solicita_que_viabilize_instalacao_iluminacao_publica.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/117/062_2023_-_solicita_que_viabilize_instalacao_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal viabilize as providencias para instalar iluminação pública na Rua José Tobias Barreto.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/120/063_2023_-_solicita_instalacoaao_da_iluminacao_na_area_interna_do_cemiterio.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/120/063_2023_-_solicita_instalacoaao_da_iluminacao_na_area_interna_do_cemiterio.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize as providencias para instalar a iluminação na área interna do cemitério público da cidade e também a construção de instalação sanitária/banheiros no referido cemitério.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/122/064_2023_-_solicita_limpeza_da_area_do_acude.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/122/064_2023_-_solicita_limpeza_da_area_do_acude.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada providências com certa brevidade, no sentido de realizar o serviço de limpeza e desobstrução da área do açude caldeirão (município de Parelhas), especificamente compreendendo da jusante e montante do trecho que alcança até as margens da RN 086, tendo em vista que a área mencionada está infestada pela vegetação e necessita dessa manutenção.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/123/066_2023_-_solicita_aquisicao_de_uma_rocadeira_hidraulica.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/123/066_2023_-_solicita_aquisicao_de_uma_rocadeira_hidraulica.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal viabilize providencias, no sentido de adquirir uma roçadeira hidráulica a ser destinada para os serviços de manutenção do roço nas estradas do municipio.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/130/067_2023_-_solicita_programa_mais_pecuaria_brasil.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/130/067_2023_-_solicita_programa_mais_pecuaria_brasil.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal viabilize as providencias cabíveis, no sentido de cadastrar ou credenciar o município de Santana do Seridó e a sua respectiva Secretaria Municipal de Agricultura junto ao "Programa Mais Pecuária Brasil", com vistas a angariar os benefícios disponibilizados pelo referido programa, notadamente com a consecução de materiais genéticos de diversas raças bovinas para melhoria do plantel animal dos criadores locais.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/134/068_2023_-_solicita_servico_de_limpeza_desobstrucao_e_matutencao_na_area_do_entorno_.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/134/068_2023_-_solicita_servico_de_limpeza_desobstrucao_e_matutencao_na_area_do_entorno_.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o serviço de limpeza, desobstrução e manutenção na área do entorno da lagoa de captação de Santana do Seridó, com vistas a amenizar a infestação e proliferação de muriçocas e outros tipos de mosquitos.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/136/069_2023_-_solicita_colocacao_de_bancos_assentos_no_vestiario_da_quadra_de_esportes.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/136/069_2023_-_solicita_colocacao_de_bancos_assentos_no_vestiario_da_quadra_de_esportes.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a colocação de bancos/assentos no vestiário da quadra de esportes "O Ferreirão", localizado na comunidade rural Tuiuiú.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/141/070_2023_-_solicita_acrescimo_no_numero_de_fichas_para_atendimento.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/141/070_2023_-_solicita_acrescimo_no_numero_de_fichas_para_atendimento.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através da Secretaria competente, estabeleça um acréscimo no número de fichas para o atendimento Médico na comunidade rural Tuiuiú, sugerindo alterar do atual número de 15 para 25 atendimentos quinzenais.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/143/071_2023_-_solicita_aquisicao_e_instalacao_da_academia_da_terceira_idade.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/143/071_2023_-_solicita_aquisicao_e_instalacao_da_academia_da_terceira_idade.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a aquisição e instalação da academia da terceira idade para a prática de exercícios físicos, onde os mesmos possam ser instalados na praça que foi construída recentemente na Comunidade rural São Bento.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/148/072_2023_-_solicita_construcao_de_rampas_de_acessibilidade_para_a_quadra_de_esportes.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/148/072_2023_-_solicita_construcao_de_rampas_de_acessibilidade_para_a_quadra_de_esportes.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a construção de rampas de acessibilidade para a quadra de esportes e a praça da comunidade rural São Bento.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/149/073_2023_-_solicita_projeto_de_lei_instituindo_um_programa_de_aposentadoria_incetivada.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/149/073_2023_-_solicita_projeto_de_lei_instituindo_um_programa_de_aposentadoria_incetivada.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através da assessoria competente, elabore e remeta para a Câmara Municipal projeto de lei instituindo um programa de aposentadoria incentivada para os servidores municipais de Santana do Seridó, estabelecendo condições para adesão espontânea do servidor que atender as exigências previstas.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/150/074_2023_-_solicita_permuta_de_um_terreno_pertencente_ao_patrimonio_publico.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/150/074_2023_-_solicita_permuta_de_um_terreno_pertencente_ao_patrimonio_publico.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize pelos meios legalmente permitidos, a permuta de um terreno pertencente ao patrimônio público com o terreno particular pertencente ao Sr. Givanaldo, cuja área particular é atualmente utilizada pelos catadores de materiais recicláveis como sendo de depósito dos materiais coletados.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/152/075_2023_-_solicita_perfuracao_de_pocoos.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/152/075_2023_-_solicita_perfuracao_de_pocoos.pdf</t>
   </si>
   <si>
     <t>Requer providencias e ações governamentais, no sentido de que seja viabilizada a perfuração de poços em alguns setores de contorno/arredores da cidade de Santana do Seridó, visando suprir as deficiências do abastecimento d'água na zona urbana do município.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/153/076_2023_-_solicita_projeto_de_assistencia_na_comunidade_rural_tuiuiu.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/153/076_2023_-_solicita_projeto_de_assistencia_na_comunidade_rural_tuiuiu.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o projeto assistência na comunidade rural Tuiuiú, onde todas as Secretarias do Município possam ter atuação conjunta com um mutirão de serviços e ações executados na própria comunidade em data previamente estabelecida.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/154/077_2023_-_solicita_providenciar_a_colocacao_de_bueiros_nos_riachos.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/154/077_2023_-_solicita_providenciar_a_colocacao_de_bueiros_nos_riachos.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através da Secretaria competente, possa providenciar a colocação de bueiros nos riachos situados em trecho que interliga a comunidade rural Espírito Santo com a passagem molhada de baixo, inclusive realizar o serviço de recuperação da mencionada passagem molhada que necessita de manutenção em sua estrutura.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/156/078_2023_-_solicita_destinacao_de_uma_viatura_para_uso_na_unidade_de_policia_militar.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/156/078_2023_-_solicita_destinacao_de_uma_viatura_para_uso_na_unidade_de_policia_militar.pdf</t>
   </si>
   <si>
     <t>Que o Governo do Estado viabilize a destinação de uma viatura para uso na Unidade de Polícia Militar de Santana do Seridó.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/158/079_2023_-_solicita_possa_editar_um_ato_normativo_proprio.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/158/079_2023_-_solicita_possa_editar_um_ato_normativo_proprio.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através da assessoria competente, possa editar um ato normativo próprio regulamentando o tratamento simplificado e regionalizado para os processos de licitações públicas no âmbito do município de Santana do Seridó.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/161/080_2023_-_solicita_perfurar_pocoos.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/161/080_2023_-_solicita_perfurar_pocoos.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através da Secretaria competente, viabilize providencias no sentido de perfurar poços em alguns locais dentro da cidade de Santana do Seridó, visando suprir as deficiências do abastecimento d'água na zona urbana do município.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/163/081_2023_-_solicita_construir_um_trevo_na_estrada_rn_081.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/163/081_2023_-_solicita_construir_um_trevo_na_estrada_rn_081.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize providencias, no sentido de construir um trevo na estrada RN 081, precisamente no trecho que dá acesso para o sítio Saco da Cruz.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/165/082_2023_-_solicita_que_seja_feita_a_extensao_da_rede_eletrica_para_atender_a_area_de_expansao_das_ruas_candida_maria.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/165/082_2023_-_solicita_que_seja_feita_a_extensao_da_rede_eletrica_para_atender_a_area_de_expansao_das_ruas_candida_maria.pdf</t>
   </si>
   <si>
     <t>Requer que a Administração Municipal viabilize providencias, no sentido de que seja feita a extensão da rede elétrica para atender a área de expansão das Ruas Cândida Maria de Macedo e João Valdivino de Azevedo.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Sebastião Sobrinho - Berré</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/166/083_2023_-_solicita_colocacao_de_teles_no_teto_do_centro_cultural_ivo_felino_bezerra.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/166/083_2023_-_solicita_colocacao_de_teles_no_teto_do_centro_cultural_ivo_felino_bezerra.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a colocação de telas no teto do Centro Cultural Ivo Felino Bezerra, com vistas a que possa acabar com a sujeira deixada pelas andorinhas e pardais que se abrigam no local durante a noite.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/168/084_2023_-_solicita_providenciada_nas_comunidades_rurais.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/168/084_2023_-_solicita_providenciada_nas_comunidades_rurais.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada na Comunidade rural São Bento as seguintes ações:_x000D_
 _x000D_
 1. restauração das paredes da murada que abriga o equipamento dessalinizador, por estarem muito deterioradas._x000D_
 _x000D_
 2. substituição de 2 (dois) postes da rede de energia elétrica, por se encontrarem danificados.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/171/085_2023_-_solicita_o_restabelecimento_do_transporte_de_silagem_para_os_agricultores.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/171/085_2023_-_solicita_o_restabelecimento_do_transporte_de_silagem_para_os_agricultores.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizado o restabelecimento do transporte de silagem para os agricultores do município de Santana do Seridó.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/172/086_2023_-_solicita_aquisicao_de_ventiladores_a_serem_destinados_para_uso_na_unidade_de_saude.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/172/086_2023_-_solicita_aquisicao_de_ventiladores_a_serem_destinados_para_uso_na_unidade_de_saude.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a aquisição de ventiladores a serem destinados para uso na unidade de saúde da comunidade rural Tuiuiú.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/175/087_2023_-_solicita_a_caern_possa_providenciar_com_urgencia_um_estudo_tecnico_com_indicacao_de_alternativa_diante_da_situaca_critica_do_acoude.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/175/087_2023_-_solicita_a_caern_possa_providenciar_com_urgencia_um_estudo_tecnico_com_indicacao_de_alternativa_diante_da_situaca_critica_do_acoude.pdf</t>
   </si>
   <si>
     <t>Que a CAERN possa providenciar com certa urgência, um estudo técnico com indicação de alternativa diante da situação crítica do açude Caldeirão, para que possa evitar o colapso do abastecimento de água da cidade de Santana do Seridó.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/178/088_2023_-_solicita_o_abastecimento_de_agua_na_cidade_de_santana_do_serido.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/178/088_2023_-_solicita_o_abastecimento_de_agua_na_cidade_de_santana_do_serido.pdf</t>
   </si>
   <si>
     <t>Requer providencias com a brevidade que a situação exige, no sentido de que seja viabilizado o abastecimento de água da cidade de Santana do Seridó através da barragem Bouqueirão, sugerindo como alternativa a interligação através de um sistema adutor que está desativado e que no passado abastecia a cidade de Parelhas pelo açude Caldeirão.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/179/090_2023_-_solicita_curso_profissionalizante_de_refrigeracao.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/179/090_2023_-_solicita_curso_profissionalizante_de_refrigeracao.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a consecução de curso profissionalizante de refrigeração, para ser ministrado no município de Santana do Seridó.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/183/091_2023_-_solicita_providencias_no_sentido_de_construir_2_redutores_de_velocidade.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/183/091_2023_-_solicita_providencias_no_sentido_de_construir_2_redutores_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize providencias, no sentido de construir 2 (dois) redutores de velocidade do tipo quebra-molas na Avenida Zezé Aprígio, no trecho que fica nas proximidades da residência do conhecido Hugo.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/184/092_2023_-_solicita_servico_de_conserto_restauracao_da_caixa_daugua.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/184/092_2023_-_solicita_servico_de_conserto_restauracao_da_caixa_daugua.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado serviço de conserto/restauração da caixa d'água utilizada para abastecer os prédios públicos localizado na comunidade rural Tuiuiú.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/185/093_2023_-_solicita_destinacao_de_uma_sala_especifica_e_devidamente_equipada_para_ser_utilizada_pelas_criancas_que_apresentam_transtorno_do_espctro_autismo.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/185/093_2023_-_solicita_destinacao_de_uma_sala_especifica_e_devidamente_equipada_para_ser_utilizada_pelas_criancas_que_apresentam_transtorno_do_espctro_autismo.pdf</t>
   </si>
   <si>
     <t>Que seja destinada uma sala específica e devidamente equipada, para ser utilizada pelas crianças que apresentam transtorno do espectro autista.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/186/094_2023_-_solicita_servico_de_desmatamento_na_parede_e_tambem_na_area_montante.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/186/094_2023_-_solicita_servico_de_desmatamento_na_parede_e_tambem_na_area_montante.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através do órgão competente, realize o serviço de desmatamento na parede e também na área montante (antes da parede) da bacia do açude Saquinho.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/188/095_2023_-_solicita_que_a_administracao_viabilize_servicos_de_manutencao_melhoramento_na_sede_do_centro_de_apoio_a_comunidade_tuiuiu.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/188/095_2023_-_solicita_que_a_administracao_viabilize_servicos_de_manutencao_melhoramento_na_sede_do_centro_de_apoio_a_comunidade_tuiuiu.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através de seu órgão competente, viabilize providencias no sentido de realizar os serviços de manutenção/melhoramento na sede do Centro de Apoio a Comunidade Tuiuiú – CACTU.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/191/096_2023_-_solicita_instalacao_de_iluminacao_publica.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/191/096_2023_-_solicita_instalacao_de_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Que seja instalada iluminação e também feita a arborização dos pórticos de entrada e saída da cidade de Santana do Seridó.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/192/097_2023_-_solicita_servico_de_recuperacao_de_tapa_buracos.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/192/097_2023_-_solicita_servico_de_recuperacao_de_tapa_buracos.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada providencias, no sentido de ser feito o serviço de recuperação (tapa-buracos) no trecho da rodovia RN 081 que interliga o município de Santana do Seridó com a rodovia PB 221 sentido São José do Sabugi/PB.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/194/098_2023_-_solicita_servico_de_pavimentacao_complementar_na_rua_antonio_alexandre.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/194/098_2023_-_solicita_servico_de_pavimentacao_complementar_na_rua_antonio_alexandre.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada providencias, no sentido de realizar o serviço de pavimentação complementar da Rua Antônio Alexandre de Araújo.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/197/099_2023_-_solicita_que_a_administracao_municipal_viabilize.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/197/099_2023_-_solicita_que_a_administracao_municipal_viabilize.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize providencias quanto ao seguinte:_x000D_
 _x000D_
 1) Construção de portais de entrada/acesso com identificação das comunidades rurais Tuiuiú e São Bento, onde nos referidos portais possam constar os nomes das referidas comunidades e também a pintura da bandeira do município._x000D_
 _x000D_
 2) Colocação de placas indicadoras nas diversas comunidades rurais do município, direcionando a localização de prédios públicos e outros espaços de uso comum nas comunidades tais como unidades de saúde, escolas, igrejas/capelas, sede de associações,_x000D_
 _x000D_
 dentre tantos outros existentes.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/199/100_2023_-_solicita_aquisicao_de_um_gerador_de_energia_para_o_hospital_ana_bezerra.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/199/100_2023_-_solicita_aquisicao_de_um_gerador_de_energia_para_o_hospital_ana_bezerra.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de recursos através de emenda parlamentar, tendo como objeto aquisição de um gerador de energia para o hospital Ana Bezerra, na cidade de Santana do Seridó.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/201/101_2023_-_solicita_aquisicao_de_um_veiculo_tipo_van.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/201/101_2023_-_solicita_aquisicao_de_um_veiculo_tipo_van.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de recursos através de emenda parlamentar, tendo como objeto a aquisição de um veículo do tipo van ou com capacidade utilitária de passageiros equivalente, para atender a Secretaria Municipal de esportes do município de Santana do Seridó.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/204/102_2023_-_solicita_recursos_financeiros_atraves_de_emendas_parlamentar.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/204/102_2023_-_solicita_recursos_financeiros_atraves_de_emendas_parlamentar.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de recursos financeiros para o município de Santana do Seridó através de emenda parlamentar, tendo como objeto a perfuração de poços tubulares nas comunidades rurais do município de Santana do Seridó.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/206/103_2023_-_solicita_cosecucao_de_recipientes_apropriados_e_conjugados_para_a_coleta_seletiva.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/206/103_2023_-_solicita_cosecucao_de_recipientes_apropriados_e_conjugados_para_a_coleta_seletiva.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através da Secretaria competente, proceda com a consecução de recipientes apropriados e conjugados para a coleta seletiva de resíduos sólidos, a serem instalados em alguns trechos de principais ruas e praças da cidade.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/208/104_2023_-_solicita_servico_de_pavimentacao_complementar_na_rua_candida_maria.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/208/104_2023_-_solicita_servico_de_pavimentacao_complementar_na_rua_candida_maria.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o serviço de pavimentação complementar da Rua Cândida Maria de Macedo.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/209/105_2023_-_solicita_escalionamento_de_atendimento_de_pessoas_residentes_na_comunidade_rural.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/209/105_2023_-_solicita_escalionamento_de_atendimento_de_pessoas_residentes_na_comunidade_rural.pdf</t>
   </si>
   <si>
     <t>Que seja feito um escalonamento de atendimento com a profissional Psicóloga, onde a mesma possa realizar dois dias semanais de atendimentos na comunidade rural Tuiuiú.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/212/106_2023_-_solicita_disponibilizar_o_fornecimento_de_lanches_para_as_pessoas_da_assistidas_pelos_programas_de_saude_do_municipio.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/212/106_2023_-_solicita_disponibilizar_o_fornecimento_de_lanches_para_as_pessoas_da_assistidas_pelos_programas_de_saude_do_municipio.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através da secretaria competente, possa disponibilizar o fornecimento de lanches para as pessoas assistidas pelos programas de saúde do município, que são transportadas a outras cidades para consultas médicas ou realização de exames.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/214/107_2023_-_solicita_a_caern.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/214/107_2023_-_solicita_a_caern.pdf</t>
   </si>
   <si>
     <t>Que seja suspensa a cobrança da tarifa/taxa do fornecimento de água para todos os usuários/consumidores no município de Santana do Seridó, sob responsabilidade da CAERN, em decorrência da péssima qualidade da água e até imprópria para o consumo humano que está sendo disponibilizada para a população Santanense.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/499/1____maria_de_almeida_dos_santos.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/499/1____maria_de_almeida_dos_santos.pdf</t>
   </si>
   <si>
     <t>O Vereador JUAREZ BEZERRA DE AZEVEDO apresenta nos termos regimentais, MOÇÃO DE PARABÉNS dirigida à Srª. MARIA DE ALMEIDA DOS SANTOS, pela sua data natalícia de 100 (cem) anos de vida completados no dia 10 de março de 2023.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/501/02_-_josilene_dos_santos_farias_oliveira.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/501/02_-_josilene_dos_santos_farias_oliveira.pdf</t>
   </si>
   <si>
     <t>O Vereador Juarez Bezerra de Azevedo apresenta nos termos regimentais, MOÇÃO DE PARABÉNS dirigida a pessoa de JOSILENE DOS SANTOS FARIAS OLIVEIRA, também conhecida na nossa comunidade por JOSINHA, como reconhecimento pelo destacado trabalho de arte em costura que exerce há muitos anos no município de Santana do Seridó, sendo precussora do projeto Durabilité que consiste na forma criativa e sustentável de artesanato e a costura para a produção de acessórios de uso pessoal e doméstico através do reaproveitamento de resíduos têxteis de tecidos jeans coletados por catadores do município, contribuindo consideravelmente para a preservação do meio ambiente. cuja atividade impulsiona a qualificação de artesãos, profissionais da costura e catadores, além de proporcionar a geração de renda e a inclusão social na comunidade.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/505/04_-_francisco_das_chagas_cabral_de_azevedo.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/505/04_-_francisco_das_chagas_cabral_de_azevedo.pdf</t>
   </si>
   <si>
     <t>O Vereador BRUNO AUGUSTO BEZERRA JOTA apresenta nos termos regimentais, MOÇÃO DE PESAR pelo falecimento do Sr. FRANCISCO DAS CHAGAS CABRAL DE AZEVEDO, ocorrido no dia 07 de abril de 2023, na cidade de Santana do Seridó.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/522/5_-_francisco_de_azevedo_de_macedo.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/522/5_-_francisco_de_azevedo_de_macedo.pdf</t>
   </si>
   <si>
     <t>Moção de Parabéns nº05/2023_x000D_
 O Vereador JUAREZ BEZERRA DE AZEVEDO apresenta nos termos regimentais, MOÇÃO DE PESAR pelo falecimento da Sr. FRANCISCA LEOPOLDINA DE AZEVEDO, ocorrido no dia 13 de junho de 2023 no município de Santana do Seridó.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/524/6_-_ivanir_oliveira_lima.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/524/6_-_ivanir_oliveira_lima.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº06/2023_x000D_
 Os Vereadores que abaixo subscrevem, apresentam nos termos regimentais, MOÇÃO DE PESAR pelo falecimento de IVANIR OLIVEIRA LIMA, popularmente conhecido por "Galego da Farmácia", ocorrido no dia 5 de maio de 2023 no município de Parelhas.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/525/7_-_ana_paula_trindade_de_medeiros.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/525/7_-_ana_paula_trindade_de_medeiros.pdf</t>
   </si>
   <si>
     <t>Moção de Parabéns nº07/2023_x000D_
 O Vereador RICARDO JOSE DE MEDEIROS apresenta nos termos regimentais, MOÇÃO DE PARABÉNS dirigida à pessoa de ANA PAULA TRINDADE DE MEDEIROS, como reconhecimento pelo tempo de serviço prestado ao município de Santana do Seridó/RN.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/521/8_-_francisca_leopoldina_de_azevedo.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/521/8_-_francisca_leopoldina_de_azevedo.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº08/2023_x000D_
 O Vereador JUAREZ BEZERRA DE AZEVEDO apresenta nos termos regimentais, MOÇÃO DE PESAR pelo falecimento da Sr. FRANCISCA LEOPOLDINA DE AZEVEDO, ocorrido no dia 13 de junho de 2023 no município de Santana do Seridó.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/527/9_-_nilson_dos_santos_rosa.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/527/9_-_nilson_dos_santos_rosa.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº09/2023_x000D_
 O Vereador RICARDO JOSE DE MEDEIROS apresenta nos termos regimentais, MOÇÃO DE PARABÉNS dirigida à pessoa de ANA PAULA TRINDADE DE MEDEIROS, como reconhecimento pelo tempo de serviço prestado ao município de Santana do Seridó/RN.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/529/10_-_jayme_jorge_de_macedo.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/529/10_-_jayme_jorge_de_macedo.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº10/2023_x000D_
 A Vereadora ANA PAULA DE OLIVEIRA MEDEIROS apresenta nos termos regimentais, MOÇÃO DE PESAR pelo falecimento do Sr. JAYME JORGE DE MACEDO, ocorrido no dia 6 de junho de 2023 no município de Santana do Seridó.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/532/11_-_wellington_diogenes_e_isaias_araujo.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/532/11_-_wellington_diogenes_e_isaias_araujo.pdf</t>
   </si>
   <si>
     <t>Moção de Parabéns nº11/2023_x000D_
 O Vereador Flávio Azevedo de Macedo apresenta nos termos regimentais, MOÇÃO DE PARABÉNS dirigida para as pessoas de WELLINGTON DIÓGENES e ISAIAS ARAUJO", artistas musicais que brilhantemente tiveram participação durante o evento festivo junino denominado "Santo Antonio do Povo", realizado na cidade de Santana do Seridó no período de 9 a 12 de junho de 2023.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/534/12_-_quadrilha_junina_estilizada.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/534/12_-_quadrilha_junina_estilizada.pdf</t>
   </si>
   <si>
     <t>Moção de Parabéns nº12/2023_x000D_
 Os Vereadores Bruno Augusto Bezerra Jota e Flávio Azevedo de Macedo apresentam nos termos regimentais, MOÇÃO DE PARABÉNS dirigida aos organizadores e participantes da QUADRILHA JUNINA ESTILIZADA "ARRAIA DO CANDEEIRO", como reconhecimento pela brilhante e destacada apresentação durante o evento festivo junino denominado "Santo Antonio do Povo", realizado na cidade de Santana do Seridó no período de 9 a 12 de junho de 2023.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/535/13_-_jennifer_santos_oliveira_e_arthur_norberto.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/535/13_-_jennifer_santos_oliveira_e_arthur_norberto.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº13/2023_x000D_
 O Vereador CAIO CABRAL BEZERRA apresenta nos termos regimentais, MOÇÃO DE APLAUSO dirigida às pessoas de JENNIFER SANTOS OLIVEIRA e ARTHUR NORBERTO DOS SANTOS, como reconhecimento pela participação dos mencionados jovens que representaram o município de Santana do Seridó no concurso de beleza intitulado MISS e MISTER SERIDÓ 2023, evento realizado no dia 15 de julho de 2023 na cidade de Acari/RN.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/537/14_-_manoel_messias_de_albuquerque.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/537/14_-_manoel_messias_de_albuquerque.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento e Gratidão nº14/2023_x000D_
 Os Vereadores Bruno Augusto Bezerra Jota e Flávio Azevedo de Macedo apresentam nos termos regimentais, MOÇÃO DE RECONHECIMENTO E GRATIDÃO dirigida ao Sr. EMANOEL MESSIAS DE ALBUQUERQUE, pela dedicação e zelo com que desempenhou suas atividades como Servidor Público Municipal de Santana do Seridó durante 39 (trinta e nove) anos, onde iniciou com a idade de 22 (vinte e dois) anos no dia 1º de maio de 1984 para exercer suas funções na Junta de Serviço Militar, onde também era o encarregado da emissão documentos de identidade, cujas funções exerceu por 20 (vinte) anos até ser nomeado no ano de 2005 para atuar como porteiro na Escola Municipal Antônio Basílio e que se manteve por mais 19 (dezenove) anos até sua aposentadoria em 25 de agosto de 2023 quando conta com 61 anos de idade.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/538/15_-_patrulha_maria_da_penha.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/538/15_-_patrulha_maria_da_penha.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso e Reconhecimento nº15/2023_x000D_
 O Vereador RICARDO JOSÉ DE MEDEIROS apresenta nos termos regimentais, MOÇÃO DE APLAUSO E RECONHECIMENTO dirigida a todos os que que integram a PATRULHA MARIA DA PENHA - REGIONAL SERIDÓ, programa da polícia Militar que na Região do Seridó Potiguar é Coordenado pela Policial 2º Sargento, Srª. LUZIA DE FÁTIMA RIBEIRO DE ALCANTARA SILVA GALVÃO, como reconhecimento pelo brilhante e destacado programa exercido por um núcleo da Polícia Militar do nosso Estado especializado no acompanhamento de mulheres vítimas de violência, levando mais proteção às mulheres e garantindo o direito de viverem com respeito, dignidade e sem que sejam violentadas em todos os seus aspectos de vida.</t>
   </si>
   <si>
-    <t>162</t>
-[...720 lines deleted...]
-  <si>
     <t>546</t>
   </si>
   <si>
     <t>PAC</t>
   </si>
   <si>
     <t>Pauta/Ata das Comissões</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/546/comissoes_04.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/546/comissoes_04.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DA CÂMARA.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/549/comissoes.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/549/comissoes.pdf</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/552/comissoes.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/552/comissoes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DA CAMARA MUNICIPAL DE SANTANA DO SERIDÓ, EXERCICIO 2023, E ALTERA QUADRO DE DETALHAMENTO DA DESPESA CONSTANTE DA LEI MUNICIPAL N° 0618/2022.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/554/comissoes_5.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/554/comissoes_5.pdf</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/556/5_comissoes.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/556/5_comissoes.pdf</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/558/6_comissoes.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/558/6_comissoes.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2785,68 +2063,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/804/projeto_lei_complementar_001_20231.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/815/004_2023_-_dispoe_sobre_as_diretrizes_para_a_elaboracao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/816/005_2023_-_autoriza_ao_poder_executivo_municipal_a_abrir_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/818/006_2023_-_dispoe_sobre_a_contratacao_por_tempo_determinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/819/007_2023_-_delimita_o_perimetro_urbano_do_municipio_de_santana_do_serido.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/820/008_2023_-_autoriza_a_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/825/010_2023_-_autoriza_o_poder_executivo_a_repassar_recursos_recebidos_da_uniao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/703/no_1_projeto_de_lei__reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/704/no_2_projeto_de_lei_-diarias_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/805/no_4_projeto_de_lei_-suplementacao_11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/806/no_5_projeto_de_lei_-suplementacao_21.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/817/006_2023_-_dispoe_sobre_a_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/807/no_7_projeto_de_lei_-suplementacao_41.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/822/009_2023_-_dispoe_sobre_a_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/821/009_2023_-_corrige_a_redacao_do_inciso_ii.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/826/010_2023_-_dispoe_sobre_o_reconhecimento_da_profissao_de_condutor_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/813/002_2023_-_altera_a_nomeclatura_do_cargo_de_provimento_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/814/003_2023_-_dispoe_sobre_a_criacao_do_grupo_de_atividades.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/794/projeto_de_decreto_01.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/827/projeto_de_decreto_02.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/828/projeto_de_decreto_03.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/707/resolucao_fiscal_de_contratos_2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/706/resolucao_-_ouvidoria_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/808/03-2023_-_regulamenta_a_lei_federal_13.709_de_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/809/04-2023_-_regulamenta_a_lei_federal_15.257_de_2011.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/812/01-2023_-_regulamenta_a_lei_federal_14.133_de_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/810/06-2023_-_regulamenta_a_lei_federal_14.129_de_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/811/01_-_inclui_e_modifica_artigos_do_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/35/001_2023_-_solicita_reforma_na_unidade_basica_de_saude_da_ubs_monica_maria_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/36/002_2023_-_solicita_construcao_de_uma_quadra_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/38/004_2023_-_solicita_pavimentacao_complementar_da_rua_acacio_alves.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/39/005_2023_-_solicita_servico_de_recuperacao_das_fachadas_externas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/40/006_2023_-_solicita_instalacao_iluminacao_publica_no_trecho_da_rua_julieta.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/41/007_2023_-_solicita_instalacao_de_iluminacao_publica_nos_polos_acesso.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/42/008_2023_-_solicita_aquisicao_de_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/43/009_2023_-_solicita_servico_de_melhoria_e_recupecao_na_parede_do_acude_caldeirao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/44/010_2023_-_solicita_servico_de_limpeza_e_desobstrucao_do_leito_do_rio_sao_bento.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/45/011_2023_-_solicita_servico_de_revitalizacao_na_estutura_predial.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/46/012_2023_-_solicita_servico_de_pavimentacao_da_rua_joao_alves.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/47/013_2023_-_solicita_construcao_do_calcamento_no_entorno_da_praca_jose_cassiano.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/48/014_2023_-_solicita_aquisicao_de_mini-parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/49/015_2023_-_solicita_perfuracao_de_pocos.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/50/016_2023_-_solicita_designacao_de_vigilante_para_atuar_no_ginasio_o_lindolfao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/51/017_2023_-_solicita_instalacao_de_sistema_de_climatizacao_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/52/018_2023_-_solicita_realizacao_de_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/53/019_2023_-_contrucao_de_calcamento_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/54/020_2023_-_realizacao_de_distribuicao_de_peixes.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/55/021_2023_-_providencias_necessarias_a_credienciar_contratualmente_estabelecimento_no_ramo_comercial_de_lanches.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/56/022_2023_-_realize_acao_de_incentivo_e_apoio_voltada_para_restabelecer_o_fucionamento_das_associacoes.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/57/023_2023_-_instalacao_de_ilumincao_publica.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/58/024_2023_-_servico_de_recuperacao_manutencao_na_cobertura_da_escola_estadual.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/59/025_2023_-_solicita_pavimentacao_de_pequenos_trechos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/60/026_2023_-_construcao_de_um_calcadao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/61/027_2023_-_aquisicao_de_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/63/029_2023_-_seja_viabilizada_a_destinacao_de_recursos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/64/030_2023_-_viabilize_a_consecucoaao_de_recursos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/65/031_2023_-_que_seja_viabilizada_a_consecucoaao_de_recursos_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/66/032_2023_-_solicita_colocacoao_de_redes_de_protecoaao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/67/033_2023_-_solicita_providenciar_coletores_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/68/034_2023_-_solicita_direito_de_valorizaco_dos_professores_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/69/035_2023_-_solicita_aquisicao_de_veiculos_para_atender_a_demanda_de_acoes_sociais.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/70/036_2023_-_solicita_servicos_de_alta_complexidade.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/71/037_2023_-_solicita_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/72/038_2023_-_solicita_que_seja_viabilizada_a_destinacao_de_recursos_federais_para_os_seguintes_objetivos.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/73/039_2023_-_solicita_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/74/040_2023_-_solicita_construcao_de_um_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/75/041_2023_-_solicita_providenciar_a_colocacao_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/76/042_2023_-_solicita_reabertura_do_funcionamento_dos_chafariz.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/77/043_2023_-_solicita_servico_de_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/78/044_2023_-_solicita_durante_as_festividades_as_seguintes_estruturas_plantaforma_delegacia_movel.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/79/045_2023_-_solicita_melhorias_na_quadra_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/80/046_2023_-_solicita_servico_de_melhoramento_recuperacao_rocoo_recapeamento_atraves_de_maquinas_nas_estradas.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/81/047_2023_-_solicita_que_seja_designado_um_servidor_do_municipio_gari_para_desempenhar_suas_atribuicoes_no_minimo_duas_por_semana_na_comunidade_rural.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/82/048_2023_-_solicita_restauracao_do_tapa-buracos.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/83/049_2023_-_solicita_doacao_de_duas_caixas_dagua_com_capacidade_para_10.000_litros.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/84/050_2023_-_solicita_canaletas_de_drenagem_em_toda_a_extensao_da_estrada_rodovia_rn_081.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/99/051_2023_-_solicita_colocacao_de_placas_de_sinalizacao_indicativas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/101/052_2023_-_solicita_projeto_de_lei_para_implementacao_do_piso_salarial_dos_profissionais_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/102/053_2023_-_solicita_que_sejam_ministradas_cursos_de_maquiagem.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/104/054_2023_-_solicita_a_cobranca_de_taxa_pelo_uso_da_agua_bruta_a_ser_instituida_pelo_estado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/107/055_2023_-_solicita_construcao_de_galerias_pluviais_na_rua_helena_nogueira.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/109/056_2023_-_solicita_colocar_cerca_de_alambrado_em_todo_o_entorno_do_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/110/057_2023_-_solicita_construcao_de_um_espaco_apropriado_para_realizacao_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/112/058_2023_-_solicita_aquisicao_de_um_veiculo_para_a_secretaria_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/114/059_2023_-_solicita_construir_abrigos_de_espera_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/115/060_2023_-_solicita_instacao_de_arquibancada_nas_festividades_do_santo_antonio_do_povo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/116/061_2023_-_solicita_locacao_de_veiculo_para_ficar_disponivel_na_comunidade_rural_tuiuiuu.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/117/062_2023_-_solicita_que_viabilize_instalacao_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/120/063_2023_-_solicita_instalacoaao_da_iluminacao_na_area_interna_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/122/064_2023_-_solicita_limpeza_da_area_do_acude.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/123/066_2023_-_solicita_aquisicao_de_uma_rocadeira_hidraulica.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/130/067_2023_-_solicita_programa_mais_pecuaria_brasil.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/134/068_2023_-_solicita_servico_de_limpeza_desobstrucao_e_matutencao_na_area_do_entorno_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/136/069_2023_-_solicita_colocacao_de_bancos_assentos_no_vestiario_da_quadra_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/141/070_2023_-_solicita_acrescimo_no_numero_de_fichas_para_atendimento.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/143/071_2023_-_solicita_aquisicao_e_instalacao_da_academia_da_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/148/072_2023_-_solicita_construcao_de_rampas_de_acessibilidade_para_a_quadra_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/149/073_2023_-_solicita_projeto_de_lei_instituindo_um_programa_de_aposentadoria_incetivada.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/150/074_2023_-_solicita_permuta_de_um_terreno_pertencente_ao_patrimonio_publico.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/152/075_2023_-_solicita_perfuracao_de_pocoos.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/153/076_2023_-_solicita_projeto_de_assistencia_na_comunidade_rural_tuiuiu.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/154/077_2023_-_solicita_providenciar_a_colocacao_de_bueiros_nos_riachos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/156/078_2023_-_solicita_destinacao_de_uma_viatura_para_uso_na_unidade_de_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/158/079_2023_-_solicita_possa_editar_um_ato_normativo_proprio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/161/080_2023_-_solicita_perfurar_pocoos.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/163/081_2023_-_solicita_construir_um_trevo_na_estrada_rn_081.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/165/082_2023_-_solicita_que_seja_feita_a_extensao_da_rede_eletrica_para_atender_a_area_de_expansao_das_ruas_candida_maria.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/166/083_2023_-_solicita_colocacao_de_teles_no_teto_do_centro_cultural_ivo_felino_bezerra.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/168/084_2023_-_solicita_providenciada_nas_comunidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/171/085_2023_-_solicita_o_restabelecimento_do_transporte_de_silagem_para_os_agricultores.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/172/086_2023_-_solicita_aquisicao_de_ventiladores_a_serem_destinados_para_uso_na_unidade_de_saude.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/175/087_2023_-_solicita_a_caern_possa_providenciar_com_urgencia_um_estudo_tecnico_com_indicacao_de_alternativa_diante_da_situaca_critica_do_acoude.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/178/088_2023_-_solicita_o_abastecimento_de_agua_na_cidade_de_santana_do_serido.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/179/090_2023_-_solicita_curso_profissionalizante_de_refrigeracao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/183/091_2023_-_solicita_providencias_no_sentido_de_construir_2_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/184/092_2023_-_solicita_servico_de_conserto_restauracao_da_caixa_daugua.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/185/093_2023_-_solicita_destinacao_de_uma_sala_especifica_e_devidamente_equipada_para_ser_utilizada_pelas_criancas_que_apresentam_transtorno_do_espctro_autismo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/186/094_2023_-_solicita_servico_de_desmatamento_na_parede_e_tambem_na_area_montante.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/188/095_2023_-_solicita_que_a_administracao_viabilize_servicos_de_manutencao_melhoramento_na_sede_do_centro_de_apoio_a_comunidade_tuiuiu.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/191/096_2023_-_solicita_instalacao_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/192/097_2023_-_solicita_servico_de_recuperacao_de_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/194/098_2023_-_solicita_servico_de_pavimentacao_complementar_na_rua_antonio_alexandre.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/197/099_2023_-_solicita_que_a_administracao_municipal_viabilize.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/199/100_2023_-_solicita_aquisicao_de_um_gerador_de_energia_para_o_hospital_ana_bezerra.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/201/101_2023_-_solicita_aquisicao_de_um_veiculo_tipo_van.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/204/102_2023_-_solicita_recursos_financeiros_atraves_de_emendas_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/206/103_2023_-_solicita_cosecucao_de_recipientes_apropriados_e_conjugados_para_a_coleta_seletiva.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/208/104_2023_-_solicita_servico_de_pavimentacao_complementar_na_rua_candida_maria.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/209/105_2023_-_solicita_escalionamento_de_atendimento_de_pessoas_residentes_na_comunidade_rural.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/212/106_2023_-_solicita_disponibilizar_o_fornecimento_de_lanches_para_as_pessoas_da_assistidas_pelos_programas_de_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/214/107_2023_-_solicita_a_caern.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/499/1____maria_de_almeida_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/501/02_-_josilene_dos_santos_farias_oliveira.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/505/04_-_francisco_das_chagas_cabral_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/522/5_-_francisco_de_azevedo_de_macedo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/524/6_-_ivanir_oliveira_lima.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/525/7_-_ana_paula_trindade_de_medeiros.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/521/8_-_francisca_leopoldina_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/527/9_-_nilson_dos_santos_rosa.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/529/10_-_jayme_jorge_de_macedo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/532/11_-_wellington_diogenes_e_isaias_araujo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/534/12_-_quadrilha_junina_estilizada.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/535/13_-_jennifer_santos_oliveira_e_arthur_norberto.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/537/14_-_manoel_messias_de_albuquerque.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/538/15_-_patrulha_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/162/portaria_n_001_2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/167/portaria_n_002_2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/169/portaria_n_003_2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/173/portaria_n_004-d_2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/177/portaria_n_005-d_2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/181/portaria_n_008_2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/182/portaria_n_009_2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/187/portaria_n_010_2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/189/portaria_n_011_2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/198/portaria_n_012_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/202/portaria_n_013_2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/207/portaria_n_014_2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/211/portaria_n_015_2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/217/portaria_n_016_2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/220/portaria_n_017_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/222/portaria_n_018_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/224/portaria_n_019_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/226/portaria_n_020_2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/229/portaria_n_021_2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/233/portaria_n_022_2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/236/portaria_n_023_2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/240/portaria_n_024_2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/244/portaria_n_025_2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/246/portaria_n_026_2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/252/portaria_n_027_2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/256/portaria_n_028_2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/260/portaria_n_029_2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/265/portaria_n_030_2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/268/portaria_n_031_2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/280/portaria_n_031_2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/284/portaria_n_032_2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/288/portaria_n_033_2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/304/portaria_n_034_2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/306/portaria_n_035_2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/308/portaria_n_036_2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/312/portaria_n_037_2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/313/portaria_n_038_2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/315/portaria_n_040_2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/317/portaria_n_041_2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/318/portaria_n_042_2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/319/portaria_n_043_2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/320/portaria_n_044_2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/321/portaria_n_045_2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/322/portaria_n_046_2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/324/portaria_n_047_2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/327/portaria_n_048_2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/329/portaria_n_049_2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/332/portaria_n_051_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/336/portaria_n_052_2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/342/portaria_n_058_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/345/portaria_n_058_2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/347/portaria_n_058_2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/349/portaria_n_058_2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/352/portaria_n_058_2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/354/portaria_n_058_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/357/portaria_n_059_2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/360/portaria_n_060_2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/362/portaria_n_061_2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/365/portaria_n_062_2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/368/portaria_n_063_2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/369/portaria_n_064_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/371/portaria_n_065_2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/374/portaria_n_066_2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/376/portaria_n_067_2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/379/portaria_n_069_2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/381/portaria_n_070_2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/383/portaria_n_071_2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/384/portaria_n_072_2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/386/portaria_n_073_2023_.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/387/portaria_n_074_2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/390/portaria_n_075_2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/391/portaria_n_076_2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/392/portaria_n_077_2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/393/portaria_n_078_2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/394/portaria_n_079_2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/395/portaria_n_080_2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/396/portaria_n_081_2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/397/portaria_n_082_2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/546/comissoes_04.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/549/comissoes.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/552/comissoes.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/554/comissoes_5.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/556/5_comissoes.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/558/6_comissoes.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/804/projeto_lei_complementar_001_20231.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/815/004_2023_-_dispoe_sobre_as_diretrizes_para_a_elaboracao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/816/005_2023_-_autoriza_ao_poder_executivo_municipal_a_abrir_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/818/006_2023_-_dispoe_sobre_a_contratacao_por_tempo_determinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/819/007_2023_-_delimita_o_perimetro_urbano_do_municipio_de_santana_do_serido.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/820/008_2023_-_autoriza_a_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/825/010_2023_-_autoriza_o_poder_executivo_a_repassar_recursos_recebidos_da_uniao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/703/no_1_projeto_de_lei__reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/704/no_2_projeto_de_lei_-diarias_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/805/no_4_projeto_de_lei_-suplementacao_11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/806/no_5_projeto_de_lei_-suplementacao_21.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/817/006_2023_-_dispoe_sobre_a_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/807/no_7_projeto_de_lei_-suplementacao_41.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/822/009_2023_-_dispoe_sobre_a_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/821/009_2023_-_corrige_a_redacao_do_inciso_ii.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/826/010_2023_-_dispoe_sobre_o_reconhecimento_da_profissao_de_condutor_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/813/002_2023_-_altera_a_nomeclatura_do_cargo_de_provimento_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/814/003_2023_-_dispoe_sobre_a_criacao_do_grupo_de_atividades.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/794/projeto_de_decreto_01.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/827/projeto_de_decreto_02.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/828/projeto_de_decreto_03.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/707/resolucao_fiscal_de_contratos_2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/706/resolucao_-_ouvidoria_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/808/03-2023_-_regulamenta_a_lei_federal_13.709_de_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/809/04-2023_-_regulamenta_a_lei_federal_15.257_de_2011.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/812/01-2023_-_regulamenta_a_lei_federal_14.133_de_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/810/06-2023_-_regulamenta_a_lei_federal_14.129_de_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/811/01_-_inclui_e_modifica_artigos_do_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/35/001_2023_-_solicita_reforma_na_unidade_basica_de_saude_da_ubs_monica_maria_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/36/002_2023_-_solicita_construcao_de_uma_quadra_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/38/004_2023_-_solicita_pavimentacao_complementar_da_rua_acacio_alves.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/39/005_2023_-_solicita_servico_de_recuperacao_das_fachadas_externas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/40/006_2023_-_solicita_instalacao_iluminacao_publica_no_trecho_da_rua_julieta.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/41/007_2023_-_solicita_instalacao_de_iluminacao_publica_nos_polos_acesso.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/42/008_2023_-_solicita_aquisicao_de_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/43/009_2023_-_solicita_servico_de_melhoria_e_recupecao_na_parede_do_acude_caldeirao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/44/010_2023_-_solicita_servico_de_limpeza_e_desobstrucao_do_leito_do_rio_sao_bento.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/45/011_2023_-_solicita_servico_de_revitalizacao_na_estutura_predial.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/46/012_2023_-_solicita_servico_de_pavimentacao_da_rua_joao_alves.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/47/013_2023_-_solicita_construcao_do_calcamento_no_entorno_da_praca_jose_cassiano.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/48/014_2023_-_solicita_aquisicao_de_mini-parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/49/015_2023_-_solicita_perfuracao_de_pocos.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/50/016_2023_-_solicita_designacao_de_vigilante_para_atuar_no_ginasio_o_lindolfao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/51/017_2023_-_solicita_instalacao_de_sistema_de_climatizacao_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/52/018_2023_-_solicita_realizacao_de_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/53/019_2023_-_contrucao_de_calcamento_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/54/020_2023_-_realizacao_de_distribuicao_de_peixes.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/55/021_2023_-_providencias_necessarias_a_credienciar_contratualmente_estabelecimento_no_ramo_comercial_de_lanches.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/56/022_2023_-_realize_acao_de_incentivo_e_apoio_voltada_para_restabelecer_o_fucionamento_das_associacoes.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/57/023_2023_-_instalacao_de_ilumincao_publica.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/58/024_2023_-_servico_de_recuperacao_manutencao_na_cobertura_da_escola_estadual.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/59/025_2023_-_solicita_pavimentacao_de_pequenos_trechos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/60/026_2023_-_construcao_de_um_calcadao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/61/027_2023_-_aquisicao_de_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/63/029_2023_-_seja_viabilizada_a_destinacao_de_recursos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/64/030_2023_-_viabilize_a_consecucoaao_de_recursos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/65/031_2023_-_que_seja_viabilizada_a_consecucoaao_de_recursos_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/66/032_2023_-_solicita_colocacoao_de_redes_de_protecoaao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/67/033_2023_-_solicita_providenciar_coletores_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/68/034_2023_-_solicita_direito_de_valorizaco_dos_professores_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/69/035_2023_-_solicita_aquisicao_de_veiculos_para_atender_a_demanda_de_acoes_sociais.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/70/036_2023_-_solicita_servicos_de_alta_complexidade.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/71/037_2023_-_solicita_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/72/038_2023_-_solicita_que_seja_viabilizada_a_destinacao_de_recursos_federais_para_os_seguintes_objetivos.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/73/039_2023_-_solicita_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/74/040_2023_-_solicita_construcao_de_um_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/75/041_2023_-_solicita_providenciar_a_colocacao_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/76/042_2023_-_solicita_reabertura_do_funcionamento_dos_chafariz.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/77/043_2023_-_solicita_servico_de_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/78/044_2023_-_solicita_durante_as_festividades_as_seguintes_estruturas_plantaforma_delegacia_movel.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/79/045_2023_-_solicita_melhorias_na_quadra_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/80/046_2023_-_solicita_servico_de_melhoramento_recuperacao_rocoo_recapeamento_atraves_de_maquinas_nas_estradas.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/81/047_2023_-_solicita_que_seja_designado_um_servidor_do_municipio_gari_para_desempenhar_suas_atribuicoes_no_minimo_duas_por_semana_na_comunidade_rural.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/82/048_2023_-_solicita_restauracao_do_tapa-buracos.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/83/049_2023_-_solicita_doacao_de_duas_caixas_dagua_com_capacidade_para_10.000_litros.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/84/050_2023_-_solicita_canaletas_de_drenagem_em_toda_a_extensao_da_estrada_rodovia_rn_081.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/99/051_2023_-_solicita_colocacao_de_placas_de_sinalizacao_indicativas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/101/052_2023_-_solicita_projeto_de_lei_para_implementacao_do_piso_salarial_dos_profissionais_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/102/053_2023_-_solicita_que_sejam_ministradas_cursos_de_maquiagem.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/104/054_2023_-_solicita_a_cobranca_de_taxa_pelo_uso_da_agua_bruta_a_ser_instituida_pelo_estado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/107/055_2023_-_solicita_construcao_de_galerias_pluviais_na_rua_helena_nogueira.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/109/056_2023_-_solicita_colocar_cerca_de_alambrado_em_todo_o_entorno_do_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/110/057_2023_-_solicita_construcao_de_um_espaco_apropriado_para_realizacao_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/112/058_2023_-_solicita_aquisicao_de_um_veiculo_para_a_secretaria_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/114/059_2023_-_solicita_construir_abrigos_de_espera_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/115/060_2023_-_solicita_instacao_de_arquibancada_nas_festividades_do_santo_antonio_do_povo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/116/061_2023_-_solicita_locacao_de_veiculo_para_ficar_disponivel_na_comunidade_rural_tuiuiuu.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/117/062_2023_-_solicita_que_viabilize_instalacao_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/120/063_2023_-_solicita_instalacoaao_da_iluminacao_na_area_interna_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/122/064_2023_-_solicita_limpeza_da_area_do_acude.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/123/066_2023_-_solicita_aquisicao_de_uma_rocadeira_hidraulica.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/130/067_2023_-_solicita_programa_mais_pecuaria_brasil.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/134/068_2023_-_solicita_servico_de_limpeza_desobstrucao_e_matutencao_na_area_do_entorno_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/136/069_2023_-_solicita_colocacao_de_bancos_assentos_no_vestiario_da_quadra_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/141/070_2023_-_solicita_acrescimo_no_numero_de_fichas_para_atendimento.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/143/071_2023_-_solicita_aquisicao_e_instalacao_da_academia_da_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/148/072_2023_-_solicita_construcao_de_rampas_de_acessibilidade_para_a_quadra_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/149/073_2023_-_solicita_projeto_de_lei_instituindo_um_programa_de_aposentadoria_incetivada.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/150/074_2023_-_solicita_permuta_de_um_terreno_pertencente_ao_patrimonio_publico.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/152/075_2023_-_solicita_perfuracao_de_pocoos.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/153/076_2023_-_solicita_projeto_de_assistencia_na_comunidade_rural_tuiuiu.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/154/077_2023_-_solicita_providenciar_a_colocacao_de_bueiros_nos_riachos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/156/078_2023_-_solicita_destinacao_de_uma_viatura_para_uso_na_unidade_de_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/158/079_2023_-_solicita_possa_editar_um_ato_normativo_proprio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/161/080_2023_-_solicita_perfurar_pocoos.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/163/081_2023_-_solicita_construir_um_trevo_na_estrada_rn_081.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/165/082_2023_-_solicita_que_seja_feita_a_extensao_da_rede_eletrica_para_atender_a_area_de_expansao_das_ruas_candida_maria.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/166/083_2023_-_solicita_colocacao_de_teles_no_teto_do_centro_cultural_ivo_felino_bezerra.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/168/084_2023_-_solicita_providenciada_nas_comunidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/171/085_2023_-_solicita_o_restabelecimento_do_transporte_de_silagem_para_os_agricultores.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/172/086_2023_-_solicita_aquisicao_de_ventiladores_a_serem_destinados_para_uso_na_unidade_de_saude.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/175/087_2023_-_solicita_a_caern_possa_providenciar_com_urgencia_um_estudo_tecnico_com_indicacao_de_alternativa_diante_da_situaca_critica_do_acoude.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/178/088_2023_-_solicita_o_abastecimento_de_agua_na_cidade_de_santana_do_serido.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/179/090_2023_-_solicita_curso_profissionalizante_de_refrigeracao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/183/091_2023_-_solicita_providencias_no_sentido_de_construir_2_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/184/092_2023_-_solicita_servico_de_conserto_restauracao_da_caixa_daugua.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/185/093_2023_-_solicita_destinacao_de_uma_sala_especifica_e_devidamente_equipada_para_ser_utilizada_pelas_criancas_que_apresentam_transtorno_do_espctro_autismo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/186/094_2023_-_solicita_servico_de_desmatamento_na_parede_e_tambem_na_area_montante.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/188/095_2023_-_solicita_que_a_administracao_viabilize_servicos_de_manutencao_melhoramento_na_sede_do_centro_de_apoio_a_comunidade_tuiuiu.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/191/096_2023_-_solicita_instalacao_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/192/097_2023_-_solicita_servico_de_recuperacao_de_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/194/098_2023_-_solicita_servico_de_pavimentacao_complementar_na_rua_antonio_alexandre.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/197/099_2023_-_solicita_que_a_administracao_municipal_viabilize.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/199/100_2023_-_solicita_aquisicao_de_um_gerador_de_energia_para_o_hospital_ana_bezerra.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/201/101_2023_-_solicita_aquisicao_de_um_veiculo_tipo_van.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/204/102_2023_-_solicita_recursos_financeiros_atraves_de_emendas_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/206/103_2023_-_solicita_cosecucao_de_recipientes_apropriados_e_conjugados_para_a_coleta_seletiva.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/208/104_2023_-_solicita_servico_de_pavimentacao_complementar_na_rua_candida_maria.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/209/105_2023_-_solicita_escalionamento_de_atendimento_de_pessoas_residentes_na_comunidade_rural.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/212/106_2023_-_solicita_disponibilizar_o_fornecimento_de_lanches_para_as_pessoas_da_assistidas_pelos_programas_de_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/214/107_2023_-_solicita_a_caern.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/499/1____maria_de_almeida_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/501/02_-_josilene_dos_santos_farias_oliveira.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/505/04_-_francisco_das_chagas_cabral_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/522/5_-_francisco_de_azevedo_de_macedo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/524/6_-_ivanir_oliveira_lima.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/525/7_-_ana_paula_trindade_de_medeiros.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/521/8_-_francisca_leopoldina_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/527/9_-_nilson_dos_santos_rosa.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/529/10_-_jayme_jorge_de_macedo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/532/11_-_wellington_diogenes_e_isaias_araujo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/534/12_-_quadrilha_junina_estilizada.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/535/13_-_jennifer_santos_oliveira_e_arthur_norberto.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/537/14_-_manoel_messias_de_albuquerque.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/538/15_-_patrulha_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/546/comissoes_04.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/549/comissoes.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/552/comissoes.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/554/comissoes_5.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/556/5_comissoes.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2023/558/6_comissoes.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H239"/>
+  <dimension ref="A1:H158"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="37.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="38.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="232.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="231.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -6792,2006 +6070,143 @@
       </c>
       <c r="H153" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
         <v>541</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
         <v>52</v>
       </c>
       <c r="D154" t="s">
         <v>537</v>
       </c>
       <c r="E154" t="s">
         <v>538</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>542</v>
       </c>
       <c r="H154" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
         <v>56</v>
       </c>
       <c r="D155" t="s">
         <v>537</v>
       </c>
       <c r="E155" t="s">
         <v>538</v>
       </c>
       <c r="G155" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H155" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
         <v>22</v>
       </c>
       <c r="D156" t="s">
         <v>537</v>
       </c>
       <c r="E156" t="s">
         <v>538</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="H156" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
         <v>26</v>
       </c>
       <c r="D157" t="s">
         <v>537</v>
       </c>
       <c r="E157" t="s">
         <v>538</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="H157" t="s">
-        <v>552</v>
+        <v>545</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
         <v>30</v>
       </c>
       <c r="D158" t="s">
         <v>537</v>
       </c>
       <c r="E158" t="s">
         <v>538</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="H158" t="s">
-        <v>555</v>
-[...1862 lines deleted...]
-        <v>784</v>
+        <v>545</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8909,131 +6324,50 @@
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
-    <hyperlink ref="G159" r:id="rId158"/>
-[...79 lines deleted...]
-    <hyperlink ref="G239" r:id="rId238"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>