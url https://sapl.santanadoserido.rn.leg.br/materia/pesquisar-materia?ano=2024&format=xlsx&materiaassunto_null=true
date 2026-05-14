--- v0 (2026-02-06)
+++ v1 (2026-05-14)
@@ -10,2196 +10,1313 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1391" uniqueCount="653">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="880" uniqueCount="417">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Não Houve Propostas de Emendas à Lei Orgânica no Ano de 2024.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Municipal)</t>
   </si>
   <si>
     <t>Hudson Pereira de Brito</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/878/projeto_de_lei_001_-_reajuste_salarial_20241.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/878/projeto_de_lei_001_-_reajuste_salarial_20241.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reajuste salarial aos servidores públicos do Município de Santana do Seridó/RN e dá outras providencias;</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/879/projeto_de_lei_002_-_desempenho_atencao_primaria1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/879/projeto_de_lei_002_-_desempenho_atencao_primaria1.pdf</t>
   </si>
   <si>
     <t>Institui o Incentivo Financeiro por Desempenho aos Profissionais da Atenção Primária à Saúde, Contemplando os profissionais da Equipe Saúde da Família, Equipe Saúde Bucal e Equipe Multiprofissional na Atenção Primária à Saúde, ambas no âmbito do Município de Santana do Seridó/RN.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/880/projeto_de_lei_003_-_incentivo_acs_e_ace1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/880/projeto_de_lei_003_-_incentivo_acs_e_ace1.pdf</t>
   </si>
   <si>
     <t>Regulamenta o repasse do Incentivo Financeiro de que trata o art. 9-D da 11.350, de 05 de outubro de 2006, para os Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate às Endemias (ACE).</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/881/projeto_de_lei_004_-_credito_especial_construcao_de_escola1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/881/projeto_de_lei_004_-_credito_especial_construcao_de_escola1.pdf</t>
   </si>
   <si>
     <t>“Autoriza ao Poder Executivo Municipal a abrir Crédito Especial, e dá outras providências”.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/882/projeto_de_lei_005_-_reconhecimento_utilidade_publica_estudantes_universitarios1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/882/projeto_de_lei_005_-_reconhecimento_utilidade_publica_estudantes_universitarios1.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o reconhecimento de Utilidade Pública da Associação de Estudantes Universitários e Secundaristas de Santana do Seridó – AEUSS e dá outras providências”.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/883/projeto_de_lei_006_-_autorizacao_de_convenio_estudantes_universitarios1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/883/projeto_de_lei_006_-_autorizacao_de_convenio_estudantes_universitarios1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SANTANA DO SERIDO/RN A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE ESTUDANTES UNIVERSITÁRIOS E SECUNDARISTAS DE SANTANA DO SERIDÓ – AEUSS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/884/projeto_de_lei_007_-_credito_especial_escola_de_tempo_integral1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/884/projeto_de_lei_007_-_credito_especial_escola_de_tempo_integral1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 193.978,50 (Cento e noventa e três mil novecentos e setenta e oito reais e cinquenta centavos) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/885/projeto_de_lei_008_-_denominar_de_rian_tulio_de_medeiros_bezerra_a_sala_de_atendimento_educacional_especializado1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/885/projeto_de_lei_008_-_denominar_de_rian_tulio_de_medeiros_bezerra_a_sala_de_atendimento_educacional_especializado1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DENOMINAR DE “RIAN TÚLIO DE MEDEIROS BEZERRA”, A SALA DE ATENDIMENTO EDUCACIONAL ESPECIALIZADO - AEE QUE SERÁ IMPLANTADA NA BIBLIOTECA PÚBLICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/886/projeto_de_lei_009_-_autorizacao_energia_renovavel1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/886/projeto_de_lei_009_-_autorizacao_energia_renovavel1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO ATÉ O VALOR DE R$ 1.821.765,00 (UM MILHÃO, OITOCENTOS E VINTE E UM MIL, SETECENTOS E SESSENTA E CINCO REAIS) COM O BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/887/projeto_de_lei_010_-_adezilva1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/887/projeto_de_lei_010_-_adezilva1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DENOMINAR DE “PROFESSORA ADEZILVA MARIA DE MEDEIROS”, A ÁREA RECREATIVA QUE ESTÁ SENDO CONSTRUÍDA NA ESCOLA MUNICIPAL ANTÔNIO BASÍLIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/888/projeto_de_lei_011_-_2024_alteracao_da_loa_2024_pmss1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/888/projeto_de_lei_011_-_2024_alteracao_da_loa_2024_pmss1.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 8º da Lei 636/2023 e da outras providencias.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/889/projeto_de_lei_012_-_ldo_20251.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/889/projeto_de_lei_012_-_ldo_20251.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/890/projeto_de_lei_013_-_plano_decenal_de_cultura1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/890/projeto_de_lei_013_-_plano_decenal_de_cultura1.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Fica instituído o plano decenal de cultura do município de Santana do Seridó/RN, nos termos definidos no anexo único desta Lei.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/891/projeto_de_lei_014_-_credito_especial_lei_aldir_blanc1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/891/projeto_de_lei_014_-_credito_especial_lei_aldir_blanc1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 41.158,48 (Quarenta e um mil cento e cinquenta e oito reais e quarenta e oito centavos) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/892/projeto_de_lei_015_-_credito_especial_reforma_hospital_11.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/892/projeto_de_lei_015_-_credito_especial_reforma_hospital_11.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 409.425,60 (Quatrocentos e nove mil, quatrocentos e vinte e cinco reais e sessenta centavos), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/836/016.2024_-_projeto_de_lei_loa-2025_pmsserido.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/836/016.2024_-_projeto_de_lei_loa-2025_pmsserido.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE SANTANA DO SERIDÓ/RN PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/837/017.2024_-_projeto_de_lei_-_revoga_art._de_lei_que_cria_o_fundo_municipal_de_saude.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/837/017.2024_-_projeto_de_lei_-_revoga_art._de_lei_que_cria_o_fundo_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>REVOGA O ART. 4º DA LEI MUNICIPAL Nº 144/91 DE 26 DE MARÇO DE 1991 NO ÂMBITO DO MUNICÍPIO DE SANTANA DO SERIDÓ/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária</t>
+    <t>Projeto de Lei Ordinária (Legislativo)</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/866/projeto_01-_reajuste_servidores.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/866/projeto_01-_reajuste_servidores.pdf</t>
   </si>
   <si>
     <t>Atualiza os salários (vencimento base) dos Servidores do quadro de pessoal da Câmara Municipal de Santana do Seridó e dá outras providencias.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>Bruno</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/893/projeto_de_lei_-_paramedicos_com_ambulancia_11.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/893/projeto_de_lei_-_paramedicos_com_ambulancia_11.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO A DISPONIBILIDADE DE AMBULANCIA COM PARAMÉDICO, EM EVENTOS PÚBLICOS E PRIVADOS QUE SEJAM REALIZADOS NO MUNICÍPIO DE SANTANA DO SERIDÓ E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/868/projeto_de_lei_-_gratificacao.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/868/projeto_de_lei_-_gratificacao.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Parágrafo Único, do Art. 5º, da Lei Municipal nº 621, de 10 de fevereiro de 2023 e dá outras providencias.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/714/1._projeto_-_subsidios_vereadores.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/714/1._projeto_-_subsidios_vereadores.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores do município de Santana do Seridó para a legislatura compreendida de 01/01/2025 a 31/12/2028 e dá outras providencias.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>Ivan, Paulinha, Ricardo de Zeca, Vicente</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/715/2._projeto_-_subsidios_prefeito_e_vice.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/715/2._projeto_-_subsidios_prefeito_e_vice.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, do Vice-Prefeito e dos Secretários Municipais de Santana do Seridó a partir de 1º de janeiro de 2025 e dá outras providencias.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/867/projeto_de_lei_-suplementacao_2.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/867/projeto_de_lei_-suplementacao_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DA CAMARA MUNICIPAL DE SANTANA DO SERIDÓ, EXERCICIO 2024, E ALTERA QUADRO DE DETALHAMENTO DA DESPESA CONSTANTE DA LEI MUNICIPAL Nº 636/2023.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/833/07._projeto_de_lei_-suplementacao1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/833/07._projeto_de_lei_-suplementacao1.pdf</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>Bruno, Flávio</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/834/08._.projeto_de_lei_-_queima_de_pistoletas_21.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/834/08._.projeto_de_lei_-_queima_de_pistoletas_21.pdf</t>
   </si>
   <si>
     <t>PROÍBE A QUEIMA E A SOLTURA DE FOGOS DE ARTIFICIO COM ESTAMPIDO DO TIPO “PISTOLETA” NO MUNICÍPIO DE SANTANA DO SERIDÓ E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/865/09._projeto_de_lei_-_lista_de_medicamentos.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/865/09._projeto_de_lei_-_lista_de_medicamentos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação da relação dos medicamentos disponíveis de distribuição gratuita, na rede Pública Municipal de Saúde de Santana do Seridó e dá outras providências.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
-    <t>Projeto de Lei Complementar</t>
+    <t>Projeto de Lei Complementar (Legislativo)</t>
   </si>
   <si>
     <t>Não houve Projetos de Lei Complementar no Ano de 2024 por esta casa.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Ricardo de Zeca</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/898/2._titulo_-_socorro_-_ricardo1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/898/2._titulo_-_socorro_-_ricardo1.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO MULHER CIDADÃ “PROFESSORA ADEZILVA MARIA DE MEDEIROS” A Srª. MARIA DO SOCORRO OLIVEIRA SILVA.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>Ivan, Paulinha</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/899/2._decreto_legislativo_-_medalha_mulher_cidada1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/899/2._decreto_legislativo_-_medalha_mulher_cidada1.pdf</t>
   </si>
   <si>
     <t>INSTITUI A MEDALHA DO MÉRITO MULHER CIDADÃ “PROFESSORA ADEZILVA MARIA DE MEDEIROS” NO MUNICÍPIO DE SANTANA DO SERIDÓ E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/900/3._decreto_legislativo_-_regulamenta_titulos_de_cidadania1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/900/3._decreto_legislativo_-_regulamenta_titulos_de_cidadania1.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CRITÉRIOS PARA A CONCESSÃO DE TITULOS DE CIDADÃO HONORÍFICO NO MUNICÍPIO DE SANTANA DO SERIDÓ E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/901/1._titulo_-_pastor_-_ricardo2.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/901/1._titulo_-_pastor_-_ricardo2.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO SANTANENSE AO SR. SILVANY LUIZ DA SILVA (PASTOR EVANGÉLICO).</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/902/1._decreto_legislativo_-_comenda_ivo_ibiapino1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/902/1._decreto_legislativo_-_comenda_ivo_ibiapino1.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMENDA DO MÉRITO LEGISLATIVO “VEREADOR IVO IBIAPINO DE SOUZA” NO MUNICÍPIO DE SANTANA DO SERIDÓ E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/835/06._decreto_legislativo_-_altera_decreto_021.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/835/06._decreto_legislativo_-_altera_decreto_021.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos incisos I e II, do Art. 4º do Decreto Legislativo nº 02/2024.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/845/4._titulo_-_chico_da_luz_-_promulgacao1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/845/4._titulo_-_chico_da_luz_-_promulgacao1.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA DO MÉRITO LEGISLATIVO “VEREADOR IVO IBIAPINO DE SOUZA” A FRANCISCO BEZERRA DA LUZ.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/797/1._regimento_interno_da_escola_do__legislativo.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/797/1._regimento_interno_da_escola_do__legislativo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIMENTO INTERNO DA ESCOLA DO LEGISLATIVO MUNICIPAL DE SANTANA DO SERIDO “PROFESSORA MARIA ANA FERREIRA DE AZEVEDO” E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Sebastião Sobrinho - Berré</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/486/2024-04-18_020.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/486/2024-04-18_020.pdf</t>
   </si>
   <si>
     <t>QUE A CAERN EM PARCERIA COM A PREFEITURA DE SANTANA DO SERIDÓ, POSSA PROVIDENCIAR OS SERVIÇOS DE LIMPEZA E DESOBSTRUÇÃO DA PAREDE DO AÇUDE CALDEIRÃO.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/487/2024-04-18_019.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/487/2024-04-18_019.pdf</t>
   </si>
   <si>
     <t>QUE A ADMINISTRAÇÃO MUNICIPAL VIABILIZE AS PROVIDÊNCIAS NECESSÁRIAS, COM VISTAS A REALIZAR A DISTRIBUIÇÃO DO PEIXE NA SEMANA SANTA PARA ATENDER A POPULAÇÃO CARENTE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/488/2024-04-18_018.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/488/2024-04-18_018.pdf</t>
   </si>
   <si>
     <t>QJUE SEJA PROVIDENCIADA A CONSTRUÇÃO DE UM MATABURRO NO LOCAL ONDE FICA A DIVISA DAS PROPRIEDADES DO SR GASTÃO MATIAS SIMPLICIO</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/490/2024-04-18_017.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/490/2024-04-18_017.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado com a brevidade que a situação exige, o restabelecimento do abastecimento de água do município de Santana do Seridó através do sistema adutor ligado ao açude caldeirão, considerando a normalidade do volume de água recebido no referido reservatório.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/492/2024-04-18_016.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/492/2024-04-18_016.pdf</t>
   </si>
   <si>
     <t>Que através da ação conjunta das duas Secretarias do município, seja feita uma programação de finais de semana (sábados e domingos) visando recuperar as estradas vicinais de acesso para as diversas localidades rurais, disponibilizando máquinas e Servidores para realizarem essa ação durante o período da quadra chuvosa.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/494/2024-04-18_015.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/494/2024-04-18_015.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada para o município de Santana do Seridó a destinação de recursos financeiros através de emenda parlamentar, tendo como objeto a recuperação de uma passagem molhada no rio Seridó, localizada na comum idade rural Tuiuiú.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/498/2024-04-18_014.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/498/2024-04-18_014.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o serviço de roço do mato das duas margens laterais da rodovia RN-086, no trecho que interliga os municípios de Santana do Seridó a Parelhas.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/500/2024-04-18_013.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/500/2024-04-18_013.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada para o município de Santana do Seridó a destinação de recursos financeiros através de emenda parlamentar, tendo como objeto a aquisição de um ônibus escolar.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>Que seja viabilizada para o município de Santana do Seridó a destinação de recursos financeiros através de emenda parlamentar, tendo como objeto a aquisição de acessórios necessários para a sala de raio-x do hospital de Santana do Seridó.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>Paulinha</t>
   </si>
   <si>
     <t>Que a administração municipal autorize para que através da Secretaria de Obras, Infraestrutura e Transporte, seja realizado o serviço de roço na área do conhecido "açude das mudas", "açude da emergência" e também na passagem molhada do conhecido "Chico Inácio".</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>Caio</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/511/2024-04-18_010.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/511/2024-04-18_010.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize a consecução dos recursos necessários, a serem destinados para a construção de uma PISTA DE CAMINHADA na alça que margeia toda a extensão da Avenida Zezé Aprígio</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/513/2024-04-18_009.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/513/2024-04-18_009.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada providencias, no sentido de que seja realizada vistoria técnica no conhecido "açude de Cristina", localizado no município de Santana do Seridó.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/514/2024-04-18_008.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/514/2024-04-18_008.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o serviço de restauração de trechos da rodovia RN-085 no sentido Santana do Seridó a Parelhas, que se encontra deteriorada e necessitando de manutenção.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>Que seja providenciado os serviços de limpeza e desobstrução dos açudes sob responsabilidade da administração municipal, especificamente os seguintes reservatórios: Saquinho, Cristina, Canoa, Mocinha, das Mudas e dos Verdes.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através de seu órgão competente, viabilize as providencias cabíveis no sentido de realizar o serviço de rebaixamento do morro da ladeira existente em uma curva na comunidade rural São Bento 1, que fica nas proximidades da residência do conhecido "Zé de Arnaldo" e defronte à residência de Moacir Pereira.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize a consecução de recursos financeiros junto a outras esferas de Governo, a serem destinados para a construção de uma quadra de esportes na comunidade rural "Verdes", sugerindo como local de construção o espaço que fica defronte à escola e ao posto de saúde da comunidade.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/518/2024-04-18_004.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/518/2024-04-18_004.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize providencias necessárias, com vistas a realizar o serviço de pavimentação na área defronte à escola e ao posto de saúde da comunidade rural "Verdes".</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/519/2024-04-18_003.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/519/2024-04-18_003.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através do setor competente, providencie o serviço de manutenção nos equipamentos da academia pública da terceira idade instalada na Praça Levi Morais.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Vicente</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/520/2024-04-18_002.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/520/2024-04-18_002.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal busque através da Secretaria Estadual de Agricultura, a consecução de alevinos para que seja feita a povoação nos açudes do município de Santana do Seridó.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize pela forma legalmente permitida, a contratação de Médico Geriatra para atender a demanda de pacientes idosos no município de Santana do Seridó.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/602/requerimento_n_22.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/602/requerimento_n_22.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o serviço de limpeza da conhecida ‘Praça dos Pneus” e também a restauração do parque infantil instalado na referida praça.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/603/requerimento_n_23.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/603/requerimento_n_23.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de um veículo do tipo motocicleta, para a unidade da CAERN sediada na cidade de Santana do Seridó.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/604/requerimento_n_24.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/604/requerimento_n_24.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de um laboratório de informática contendo computadores, notebooks e impressoras, para uso na Escola Estadual João Vilar da Cunha, na cidade de Santana do Seridó.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/605/requerimento_n_25.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/605/requerimento_n_25.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal viabilize os meios necessários, para proporcionar incentivo aos produtores de algodão no município, notadamente com a busca de sementes junto aos órgãos do Governo, contribuição nos serviços de arado da terra e fornecimento de água.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/606/requerimento_n_26.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/606/requerimento_n_26.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através da Secretaria de Obras e Infraestrutura, providencie a colocação de “bueiros” e realize os serviços de alargamento das estradas nos seguintes setores da zona rural do município:_x000D_
 1.	Após a fazenda Espírito Santo_x000D_
 2.	Nas proximidades dos prédios públicos_x000D_
 3.	No riacho após a residência do Sr. Chico da Luz_x000D_
 No riacho do açude de Betinho que dá acesso para a passagem molhada</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/607/requerimento_n_27.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/607/requerimento_n_27.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de recursos para o município de Santana do Seridó, através de emenda parlamentar, tendo como objeto a aquisição de uma unidade móvel de castração (castramóvel), a ser utilizado nos procedimentos cirúrgicos de esterilização de cães e gatos não tutelados considerados em situação de rua na nossa cidade.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/608/requerimento_n_28.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/608/requerimento_n_28.pdf</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/609/requerimento_n_29.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/609/requerimento_n_29.pdf</t>
   </si>
   <si>
     <t>que seja viabilizada providenciada, no sentido de dotar o prédio-sede da Câmara Municipal com instalação de energia solar.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/610/requerimento_n_30.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/610/requerimento_n_30.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o serviço de melhoramento/restauração da lavanderia pública da comunidade rural Lajinha.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/611/requerimento_n_31.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/611/requerimento_n_31.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a contratação de um profissional de dança do estilo “zumba”, para que possa ministrar aulas nas comunidades rurais Tuiuiú e São Bento.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/612/requerimento_n_32.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/612/requerimento_n_32.pdf</t>
   </si>
   <si>
     <t>Que na quadra de esportes “O Ferreirão”, localizado na comunidade rural Tuiuiú, seja providenciada a colocação de telas de proteção nas suas laterais e, também, bancos/assentos no seu vestiário.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Flávio</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/613/requerimento_n_33.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/613/requerimento_n_33.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a operação “blitz da telefonia móvel” no âmbito do município de Santana do Seridó/RN, para aferição da qualidade do sinal de telefonia móvel e de internet em todas as operadoras com atuação operacional no nosso município.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/614/requerimento_n_34.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/614/requerimento_n_34.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a instalação de repetidoras de sinal de telefonia móvel em pontos estratégicos das comunidade rurais São Bento e Tuiuiú, no município de Santana do Seridó, com vistas a atender os serviços para os usuários desses serviços que residem nas diversas localidades rurais do município.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/615/requerimento_n_35.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/615/requerimento_n_35.pdf</t>
   </si>
   <si>
     <t>Que seja informado oficialmente à Câmara Municipal, sobre as causas técnicas que estão ocasionando as constantes interrupções de energia elétrica no município de Santana do Seridó.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/616/requerimento_n_36.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/616/requerimento_n_36.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através de seu órgão competente, viabilize providencias no sentido de que seja feito o serviço de melhoramento e pintura (revitalização) na Praça José Bezerra da Luz Filho, na comunidade Tuiuiú, inclusive a colocação das luminárias.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/617/requerimento_n_37.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/617/requerimento_n_37.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de recursos financeiros através de emenda parlamentar, tendo por objeto a aquisição de um veículo para a Secretaria Municipal de Educação de Santana do Seridó.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/618/requerimento_n_38.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/618/requerimento_n_38.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal mantenha devidamente montada durante todo o mês de junho, a decoração utilizada nas festividades juninas do Santo Antônio do Povo.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/619/requerimento_n_39.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/619/requerimento_n_39.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada providencias, no sentido de instalar um “parquinho infantil” na Praça José Antonio de Morais, conhecida como “Praça dos Pneus”.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/620/requerimento_n_40.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/620/requerimento_n_40.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através de seu órgão competente, viabilize providencias no sentido de realizar os serviços de manutenção/melhoramento na sede do Centro de Apoio a Comunidade Tuiuiu – CACTU.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/621/requerimento_n_41.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/621/requerimento_n_41.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal viabilize as providencias necessárias, no sentido de construir um prédio específico para funcionamento da Secretaria Municipal de Obras, Infraestrutura e Transportes.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/622/requerimento_n_42.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/622/requerimento_n_42.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a construção de um redutor de velocidade do tipo lombada (quebra-molas) na Avenida Zezé Aprígio, precisamente defronte à residência da conhecida “dona Salete” que fica na esquina da Igreja de Santana.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Juarez</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/623/requerimento_n_43.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/623/requerimento_n_43.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada providencias, no sentido de feita a expansão da rede de energia elétrica na Rua João Valdevino de Azevedo, na cidade de Santana do Seridó.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/624/requerimento_n_44.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/624/requerimento_n_44.pdf</t>
   </si>
   <si>
     <t>Que seja informado à Câmara Municipal, sobre as razões pelas quais não foram feitas as instalações dos poços que foram perfurados nas diversas localidades rurais do município de Santana do Seridó.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/625/requerimento_n_45.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/625/requerimento_n_45.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado os serviços de manutenção e pintura do ginásio poliesportivo “O Pereirão”.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/626/requerimento_n_46.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/626/requerimento_n_46.pdf</t>
   </si>
   <si>
     <t>Que a Unidade Básica de Saúde – UBS que está sendo construída na cidade de Santana do Seridó, seja denominada com o nome de ULISSES BEZERRA POTIGUAR.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Que a administração municipal, através de seu órgão competente, possa providenciar um levantamento dos bens imóveis do nosso município que, por suas características históricas e de tempo de existência, possam ser tombados como patrimônio histórico do município, devendo ao final desse processo de identificação ser editado e enviado para a Câmara Municipal um projeto de lei dispondo sobre o assunto.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/628/requerimento_n_48.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/628/requerimento_n_48.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a cobertura do espaço onde funciona a academia de idosos, que fica situada na Rua José Matias Pereira (na murada do Conviver).</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/631/requerimento_n_49.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/631/requerimento_n_49.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal autorize ao órgão competente a providenciar colocação de mais luminárias na quadra de esportes "O FERREIRÃO"   e na praça José Bezerra da Luz Filho, na comunidade rural tuiúiu.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/632/requerimento_n_50.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/632/requerimento_n_50.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o serviço de revitalização/pintura das paredes externas do hospital maternidade Ana Bezerra de Almeida.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Que seja providenciada a construção de banheiros (masculino e feminino) na quadra de esportes da comunidade rural São Bento.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/634/requerimento_n_52.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/634/requerimento_n_52.pdf</t>
   </si>
   <si>
     <t>Que os Parlamentares mencionados, nas suas esferas de competência, viabilizem através de emenda parlamentar a destinação de recursos financeiros para a Associação de estudantes universitários e secundaristas de Santana do Seridó - AEUSS.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/635/requerimento_n_53.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/635/requerimento_n_53.pdf</t>
   </si>
   <si>
     <t>Que seja instalado e disponibilizado um ponto de acesso WI-FI na unidade básica de saúde da família (UBS) Mônica Maria da Conceição, na comunidade rural Tuiuiú, para uso de comunicação das pessoas que ali trabalham ou que frequentam na busca dos serviços de saúde.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/636/requerimento_n_54.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/636/requerimento_n_54.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de recursos financeiros através de emenda parlamentar, tendo por objetivo a aquisição de um ônibus para a associação de estudantes universitários e secundaristas (AEUSS) de Santana do Seridó a ser utilizado exclusivamente para o transporte dos estudantes universitários.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/637/requerimento_n_55.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/637/requerimento_n_55.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada providencias da administração municipal, no sentido de dotar o Centro Cultural Felino Ivo Bezerra com melhor infraestrutura dos banheiros e mais rampas de acessibilidade para cadeirantes e pessoas idosas ou deficientes.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/638/056._requerimento.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/638/056._requerimento.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através da secretaria competente, viabilize os meios necessários com vistas a realizar o serviço de desassoreamento dos açudes existentes no município.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/670/057._requerimento.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/670/057._requerimento.pdf</t>
   </si>
   <si>
     <t>Que seja enviado projeto de lei à Câmara Municipal, denominando uma rua da cidade de Santana do Seridó com o nome de JONAS ROQUE DA SILVA.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/671/img20241212_10403371.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/671/img20241212_10403371.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através da secretaria de saúde, disponibilize pelo menos duas vezes por mês o veículo exclusivo para o transporte das pessoas doadoras de sangue do município de Santana do Seridó, inclusive com ampla divulgação sobre essa ação com vistas a proporcionar incentivo para as pessoas que são doadores voluntários.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/497/mocao_de_pesar_01.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/497/mocao_de_pesar_01.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº01/2024_x000D_
 O Vereador FLÁVIO AZEVEDO DE MACEDO apresenta nos termos regimentais, MOÇÃO DE PESAR pelo falecimento da Srª. KELLY REGINA BEZERRA DE AZEVEDO PONTES, ocorrido no dia 15 de Fevereiro de 2024, na cidade de Santana do Seridó.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/502/mocao_de_reconhecimento_e_parabens_02.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/502/mocao_de_reconhecimento_e_parabens_02.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento e Parabéns nº02/2024_x000D_
 O Vereador Ricardo José de Medeiros apresenta nos termos regimentais, MOÇÃO DE PARABÉNS dirigida à pessoa de MARIA DO SOCORRO BARBOZA MEIRA, como reconhecimento pela dedicação e zelo com que desempenhou suas atividades como Servidora Pública por 44 (quarenta e quatro) anos, destacando a sua atuação como Servidora Municipal de Santana do Seridó desempenhando suas atividades na Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/504/mocao_de_pesar_03.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/504/mocao_de_pesar_03.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº03/2024_x000D_
 O Vereador CAIO CABRAL BEZERRA apresenta nos termos regimentais, MOÇÃO DE PESAR pelo falecimento da Sra. ADEZILVA MARIA DE MEDEIROS, ocorrido no dia 12 de março de 2024, na cidade de São José do Sabugi/PB.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/507/mocao_de_pesar_04.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/507/mocao_de_pesar_04.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº04/2024_x000D_
 A Vereadora ANA PAULA DE OLIVEIRA MEDEIROS apresenta nos termos regimentais, MOÇÃO DE PESAR pelo falecimento do Sr. ANΤΟΝΙΟ ΜΑΤIAS DE VASCONCELOS, também conhecido por Antonio de André, ocorrido no dia 13 de março de 2024, na comunidade rural Espírito Santo, município de Santana do Seridó/RN.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/508/mocao_de_pesar_05.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/508/mocao_de_pesar_05.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº05/2024_x000D_
 A Vereadora ANA PAULA DE OLIVEIRA MEDEIROS apresenta nos termos regimentais, MOÇÃO DE PESAR pelo falecimento do Sr. ANΤΟΝΙΟ ΜΑΤIAS DE VASCONCELOS, também conhecido por Antonio de André, ocorrido no dia 13 de março de 2024, na comunidade rural Espírito Santo, município de Santana do Seridó/RN.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/510/mocao_de_pesar_06.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/510/mocao_de_pesar_06.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº06/2024_x000D_
 O Vereador JUAREZ BEZERRA DE AZEVEDO apresenta nos termos regimentais, MOÇÃO DE PESAR pelo falecimento da Sr. NEUZA SOUZA DE LIRA, ocorrido no dia 23 de março de 2024 na cidade de Junco do Seridó/PB.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/629/mocao_07..pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/629/mocao_07..pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº07/2024_x000D_
 O Vereador RICARDO JOSÉ DE MEDEIROS  apresenta nos termos regimentais, MOÇÃO DE PESAR pelo falecimento da Srª. JOSEFA ZELIA AZEVEDO DOS SANTOS, também conhecida por "Zélia de Zé Bernardo", corrido no dia 06 de abril de 2024.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/630/mocao_07.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/630/mocao_07.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº07/2024_x000D_
 O Vereador JUAREZ BEZERRA DE AZEVEDO apresenta nos termos regimentais, MOÇÃO DE PESAR pelo falecimento da Sr. FRANCISCO BEZERRA DA CUNHA (Francisco Belarmino), corrido no dia 14 de maio no sitio cacimba velha, município de Jardim do Seridó/RN.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/639/mocao_08..pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/639/mocao_08..pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso 08._x000D_
 O Vereador Flávio Azevedo de Macedo apresenta nos termos regimentais, MOÇÃO DE APLAUSO dirigida à pessoa de FABIANA DE SOUZA PEREIRA, como reconhecimento pela inclusão do seu nome na lista tríplice a concorrer para compor o Tribunal Regional Eleitoral - TRE/RN como Juiz Classista Substituto._x000D_
 A homenageada é natural da vizinha cidade de Parelhas/RN, onde exerce a profissão de Advogada há 17 (dezessete) anos, valendo enfatizar que a mesma já ocupou o cargo de Vice-Presidente da subseção da OAB  em Caicó/RN, sempre desempenhando a Advocacia com zelo, competência e muita responsabilidade, notadamente pela sua forte atuação na capital do Estado e em diversas cidades do Seridó Potiguar, sendo razão para externar esta singela homenagem através do registro de reconhecimento da Câmara Municipal, que deverá ser constada na Ata da sessão do próximo dia 15.04.2024 e cientificada à agraciada._x000D_
 Câmara Municipal de Santana do Seridó, 10 de abril de 2024.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>Moção de Pesar nº08/2024 A Vereadora Ana Paula de Oliveira Medeiros apresenta nos termos regimentais, MOÇÃO DE PESAR pelo falecimento do Sr. JOSILDO AZEVEDO DA LUZ, corrido no dia 27.06.2024 no município de Santana do Seridó/RN.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>Moção de Pesar nº09/2024 O Vereador Caio Cabral Bezerra apresenta nos termos regimentais, MOÇÃO DE PESAR pelo falecimento da Sr.GASTÃO MATIAS PEREIRA, corrido no dia 14.07.2024 no município de Santana do Seridó/RN.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>Moção de Pesar nº10/2024 O Vereador JUAREZ BEZERRA DE AZEVEDO e JOSÉ VICENTE DE MORAIS apresentam nos termos regimentais, MOÇÃO DE PESAR pelo falecimento da Sr. IVANILDO BALBINO DE AZEVEDO, corrido no dia 20 de outubro no município de Santana do Seridó/RN.</t>
   </si>
   <si>
-    <t>401</t>
-[...881 lines deleted...]
-  <si>
     <t>530</t>
   </si>
   <si>
     <t>PAC</t>
   </si>
   <si>
     <t>Pauta/Ata das Comissões</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/530/projeto_de_decreto_001-2024.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/530/projeto_de_decreto_001-2024.pdf</t>
   </si>
   <si>
     <t>Institui a comenda do Mérito Legislativo "Vereador Ibiapino de Souza" no Município de Santana do Seridó e dá outras Providencias.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/539/projeto_de_decreto_002-2024.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/539/projeto_de_decreto_002-2024.pdf</t>
   </si>
   <si>
     <t>Institui a medalha Mulher Cidadã "Professora Adezilva Maria de Medeiros" no Município de Santana do Seridó e dá outras providencias.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/542/projeto_de_decreto_003-2024.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/542/projeto_de_decreto_003-2024.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios para a concessão de Títulos de Cidadão Honorífico Município de Santana do Seridó e dá outras providencias.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/545/projeto_de_resolucao_001-2024.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/545/projeto_de_resolucao_001-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLÇÃO: Institui o Regimento Interno da Escola do Legislativo Municipal de Santana do Seridó "Professora Maria Ana Ferreira de Azevedo".</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/680/comissao_005.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/680/comissao_005.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DE SANTANA DO SERIDÓ A PARTIR DE 1° DE JANEIRO DE 2025</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/681/comissao_008.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/681/comissao_008.pdf</t>
   </si>
   <si>
     <t>PROÍBE A QUEIMA E A SOLTURA DE FOGOS DE ARTIFICIO COM ESTAMPIDO DO TIPO "PISTOLETA" NO MUNICÍPIO DE SANTANA DO SERIDÓ E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2506,68 +1623,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/878/projeto_de_lei_001_-_reajuste_salarial_20241.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/879/projeto_de_lei_002_-_desempenho_atencao_primaria1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/880/projeto_de_lei_003_-_incentivo_acs_e_ace1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/881/projeto_de_lei_004_-_credito_especial_construcao_de_escola1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/882/projeto_de_lei_005_-_reconhecimento_utilidade_publica_estudantes_universitarios1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/883/projeto_de_lei_006_-_autorizacao_de_convenio_estudantes_universitarios1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/884/projeto_de_lei_007_-_credito_especial_escola_de_tempo_integral1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/885/projeto_de_lei_008_-_denominar_de_rian_tulio_de_medeiros_bezerra_a_sala_de_atendimento_educacional_especializado1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/886/projeto_de_lei_009_-_autorizacao_energia_renovavel1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/887/projeto_de_lei_010_-_adezilva1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/888/projeto_de_lei_011_-_2024_alteracao_da_loa_2024_pmss1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/889/projeto_de_lei_012_-_ldo_20251.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/890/projeto_de_lei_013_-_plano_decenal_de_cultura1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/891/projeto_de_lei_014_-_credito_especial_lei_aldir_blanc1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/892/projeto_de_lei_015_-_credito_especial_reforma_hospital_11.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/836/016.2024_-_projeto_de_lei_loa-2025_pmsserido.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/837/017.2024_-_projeto_de_lei_-_revoga_art._de_lei_que_cria_o_fundo_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/866/projeto_01-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/893/projeto_de_lei_-_paramedicos_com_ambulancia_11.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/868/projeto_de_lei_-_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/714/1._projeto_-_subsidios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/715/2._projeto_-_subsidios_prefeito_e_vice.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/867/projeto_de_lei_-suplementacao_2.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/833/07._projeto_de_lei_-suplementacao1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/834/08._.projeto_de_lei_-_queima_de_pistoletas_21.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/865/09._projeto_de_lei_-_lista_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/898/2._titulo_-_socorro_-_ricardo1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/899/2._decreto_legislativo_-_medalha_mulher_cidada1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/900/3._decreto_legislativo_-_regulamenta_titulos_de_cidadania1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/901/1._titulo_-_pastor_-_ricardo2.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/902/1._decreto_legislativo_-_comenda_ivo_ibiapino1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/835/06._decreto_legislativo_-_altera_decreto_021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/845/4._titulo_-_chico_da_luz_-_promulgacao1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/797/1._regimento_interno_da_escola_do__legislativo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/486/2024-04-18_020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/487/2024-04-18_019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/488/2024-04-18_018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/490/2024-04-18_017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/492/2024-04-18_016.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/494/2024-04-18_015.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/498/2024-04-18_014.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/500/2024-04-18_013.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/511/2024-04-18_010.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/513/2024-04-18_009.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/514/2024-04-18_008.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/518/2024-04-18_004.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/519/2024-04-18_003.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/520/2024-04-18_002.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/602/requerimento_n_22.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/603/requerimento_n_23.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/604/requerimento_n_24.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/605/requerimento_n_25.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/606/requerimento_n_26.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/607/requerimento_n_27.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/608/requerimento_n_28.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/609/requerimento_n_29.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/610/requerimento_n_30.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/611/requerimento_n_31.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/612/requerimento_n_32.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/613/requerimento_n_33.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/614/requerimento_n_34.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/615/requerimento_n_35.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/616/requerimento_n_36.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/617/requerimento_n_37.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/618/requerimento_n_38.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/619/requerimento_n_39.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/620/requerimento_n_40.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/621/requerimento_n_41.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/622/requerimento_n_42.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/623/requerimento_n_43.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/624/requerimento_n_44.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/625/requerimento_n_45.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/626/requerimento_n_46.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/628/requerimento_n_48.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/631/requerimento_n_49.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/632/requerimento_n_50.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/634/requerimento_n_52.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/635/requerimento_n_53.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/636/requerimento_n_54.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/637/requerimento_n_55.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/638/056._requerimento.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/670/057._requerimento.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/671/img20241212_10403371.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/497/mocao_de_pesar_01.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/502/mocao_de_reconhecimento_e_parabens_02.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/504/mocao_de_pesar_03.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/507/mocao_de_pesar_04.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/508/mocao_de_pesar_05.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/510/mocao_de_pesar_06.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/629/mocao_07..pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/630/mocao_07.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/639/mocao_08..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/401/mpdf.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/405/mpdf_2.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/407/mpdf_3.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/411/mpdf_5.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/413/mpdf_6.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/412/mpdf_09.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/410/mpdf_10.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/408/mpdf_11.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/406/mpdf_12.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/404/mpdf_13.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/402/mpdf_14.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/400/mpdf00.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/398/mpdf.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/426/portaria_17.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/427/portaria_18.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/583/portaria_019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/584/portaria_020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/585/portaria_021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/586/portaria_022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/587/portaria_023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/588/portaria_024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/589/portaria_025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/590/portaria_026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/591/portaria_027.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/593/portaria_n.o_028_2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/594/portaria_no_029_2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/595/portaria_no_030_2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/596/portaria_no_031_2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/597/portaria_n.o_032_2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/598/portaria_n.o_033_2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/599/portaria_no_034_2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/600/portaria_n.o_035_2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/643/036._portaria.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/644/037._portaria.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/645/038._portaria.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/646/039._portaria..pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/647/040._portaria.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/648/041._portaria.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/649/042._portaria.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/650/043._portaria.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/651/044._portaria.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/652/045._portaria.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/653/046._portaria.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/654/047._portaria.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/655/048._portaria.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/656/049._portaria.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/657/050._portaria.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/658/051._portaria.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/659/052._portaria.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/660/053._portaria.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/661/054._portaria.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/662/055._portaria.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/663/056._portaria.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/664/057._portaria.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/665/058._portaria.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/666/059._portaria.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/667/060._portaria.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/668/061._portaria.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/669/062._portaria.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/672/063._portaria.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/673/064._portaria.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/674/065._portaria.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/675/066._portaria.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/676/067._portaria.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/677/068._portaria.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/678/069._portaria.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/679/070._portaria.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/682/071._portaria.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/683/072.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/684/073._portaria.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/685/074._portaria.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/530/projeto_de_decreto_001-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/539/projeto_de_decreto_002-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/542/projeto_de_decreto_003-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/545/projeto_de_resolucao_001-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/680/comissao_005.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/681/comissao_008.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/878/projeto_de_lei_001_-_reajuste_salarial_20241.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/879/projeto_de_lei_002_-_desempenho_atencao_primaria1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/880/projeto_de_lei_003_-_incentivo_acs_e_ace1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/881/projeto_de_lei_004_-_credito_especial_construcao_de_escola1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/882/projeto_de_lei_005_-_reconhecimento_utilidade_publica_estudantes_universitarios1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/883/projeto_de_lei_006_-_autorizacao_de_convenio_estudantes_universitarios1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/884/projeto_de_lei_007_-_credito_especial_escola_de_tempo_integral1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/885/projeto_de_lei_008_-_denominar_de_rian_tulio_de_medeiros_bezerra_a_sala_de_atendimento_educacional_especializado1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/886/projeto_de_lei_009_-_autorizacao_energia_renovavel1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/887/projeto_de_lei_010_-_adezilva1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/888/projeto_de_lei_011_-_2024_alteracao_da_loa_2024_pmss1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/889/projeto_de_lei_012_-_ldo_20251.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/890/projeto_de_lei_013_-_plano_decenal_de_cultura1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/891/projeto_de_lei_014_-_credito_especial_lei_aldir_blanc1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/892/projeto_de_lei_015_-_credito_especial_reforma_hospital_11.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/836/016.2024_-_projeto_de_lei_loa-2025_pmsserido.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/837/017.2024_-_projeto_de_lei_-_revoga_art._de_lei_que_cria_o_fundo_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/866/projeto_01-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/893/projeto_de_lei_-_paramedicos_com_ambulancia_11.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/868/projeto_de_lei_-_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/714/1._projeto_-_subsidios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/715/2._projeto_-_subsidios_prefeito_e_vice.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/867/projeto_de_lei_-suplementacao_2.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/833/07._projeto_de_lei_-suplementacao1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/834/08._.projeto_de_lei_-_queima_de_pistoletas_21.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/865/09._projeto_de_lei_-_lista_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/898/2._titulo_-_socorro_-_ricardo1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/899/2._decreto_legislativo_-_medalha_mulher_cidada1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/900/3._decreto_legislativo_-_regulamenta_titulos_de_cidadania1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/901/1._titulo_-_pastor_-_ricardo2.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/902/1._decreto_legislativo_-_comenda_ivo_ibiapino1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/835/06._decreto_legislativo_-_altera_decreto_021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/845/4._titulo_-_chico_da_luz_-_promulgacao1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/797/1._regimento_interno_da_escola_do__legislativo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/486/2024-04-18_020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/487/2024-04-18_019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/488/2024-04-18_018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/490/2024-04-18_017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/492/2024-04-18_016.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/494/2024-04-18_015.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/498/2024-04-18_014.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/500/2024-04-18_013.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/511/2024-04-18_010.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/513/2024-04-18_009.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/514/2024-04-18_008.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/518/2024-04-18_004.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/519/2024-04-18_003.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/520/2024-04-18_002.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/602/requerimento_n_22.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/603/requerimento_n_23.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/604/requerimento_n_24.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/605/requerimento_n_25.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/606/requerimento_n_26.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/607/requerimento_n_27.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/608/requerimento_n_28.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/609/requerimento_n_29.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/610/requerimento_n_30.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/611/requerimento_n_31.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/612/requerimento_n_32.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/613/requerimento_n_33.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/614/requerimento_n_34.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/615/requerimento_n_35.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/616/requerimento_n_36.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/617/requerimento_n_37.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/618/requerimento_n_38.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/619/requerimento_n_39.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/620/requerimento_n_40.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/621/requerimento_n_41.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/622/requerimento_n_42.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/623/requerimento_n_43.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/624/requerimento_n_44.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/625/requerimento_n_45.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/626/requerimento_n_46.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/628/requerimento_n_48.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/631/requerimento_n_49.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/632/requerimento_n_50.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/634/requerimento_n_52.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/635/requerimento_n_53.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/636/requerimento_n_54.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/637/requerimento_n_55.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/638/056._requerimento.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/670/057._requerimento.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/671/img20241212_10403371.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/497/mocao_de_pesar_01.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/502/mocao_de_reconhecimento_e_parabens_02.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/504/mocao_de_pesar_03.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/507/mocao_de_pesar_04.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/508/mocao_de_pesar_05.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/510/mocao_de_pesar_06.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/629/mocao_07..pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/630/mocao_07.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/639/mocao_08..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/530/projeto_de_decreto_001-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/539/projeto_de_decreto_002-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/542/projeto_de_decreto_003-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/545/projeto_de_resolucao_001-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/680/comissao_005.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2024/681/comissao_008.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H185"/>
+  <dimension ref="A1:H112"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="38.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="192.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="191.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -5293,1825 +4410,146 @@
       </c>
       <c r="G107" s="1" t="s">
         <v>400</v>
       </c>
       <c r="H107" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>402</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
         <v>22</v>
       </c>
       <c r="D108" t="s">
         <v>398</v>
       </c>
       <c r="E108" t="s">
         <v>399</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>13</v>
+        <v>403</v>
       </c>
       <c r="H108" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>26</v>
       </c>
       <c r="D109" t="s">
         <v>398</v>
       </c>
       <c r="E109" t="s">
         <v>399</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="H109" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
         <v>30</v>
       </c>
       <c r="D110" t="s">
         <v>398</v>
       </c>
       <c r="E110" t="s">
         <v>399</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="H110" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>34</v>
       </c>
       <c r="D111" t="s">
         <v>398</v>
       </c>
       <c r="E111" t="s">
         <v>399</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>13</v>
+        <v>412</v>
       </c>
       <c r="H111" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
         <v>38</v>
       </c>
       <c r="D112" t="s">
         <v>398</v>
       </c>
       <c r="E112" t="s">
         <v>399</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="H112" t="s">
-        <v>414</v>
-[...18 lines deleted...]
-      <c r="G113" s="1" t="s">
         <v>416</v>
-      </c>
-[...1657 lines deleted...]
-        <v>652</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -7183,123 +4621,50 @@
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
-    <hyperlink ref="G113" r:id="rId112"/>
-[...71 lines deleted...]
-    <hyperlink ref="G185" r:id="rId184"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>