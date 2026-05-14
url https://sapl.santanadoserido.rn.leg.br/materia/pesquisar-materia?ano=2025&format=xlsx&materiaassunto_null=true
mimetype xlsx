--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -10,3737 +10,2869 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2607" uniqueCount="1179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1971" uniqueCount="917">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Bruno, Juarez, Toinho de Zé Estuque</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Inclui o Inciso VIII no Art. 16 e altera a redação dos Incisos XVI do Art. 34 e XX do Art. 64, todos da Lei Orgânica Municipal de Santana do Seridó.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Municipal)</t>
   </si>
   <si>
     <t>Tatiana Fátima Ferreira de Araújo</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/771/projeto_de_lei_001_2025_reajuste_servidores.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/771/projeto_de_lei_001_2025_reajuste_servidores.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE SALARIAL DE SERVIDORES PÚBLICOS EFETIVOS, COMISSIONADOS E TEMPORÁRIOS DO PODER EXECUTIVO DO MUNICÍPIO DE SANTANA DO SERIDÓ/RN PARA O EXERCÍCIO DE 2025 E DÁ OUTRAS PROVIDENCIAS;</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/773/projeto_de_lei_-_003_credito_especial_praca_para_mototaxista.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/773/projeto_de_lei_-_003_credito_especial_praca_para_mototaxista.pdf</t>
   </si>
   <si>
     <t>“Autoriza ao Poder Executivo Municipal a abrir Crédito Especial, e dá outras providências”.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/774/04.projeto_de_lei_004_2025_autorizacao_de_convenio_estudantes_universitarios.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/774/04.projeto_de_lei_004_2025_autorizacao_de_convenio_estudantes_universitarios.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SANTANA DO SERIDO/RN A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE ESTUDANTES UNIVERSITÁRIOS E SECUNDARISTAS DE SANTANA DO SERIDÓ – AEUSS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/775/projeto_de_lei_005_2025_conselho_de_meio_ambiente_e_fundo.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/775/projeto_de_lei_005_2025_conselho_de_meio_ambiente_e_fundo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DO MEIO AMBIENTE, REVOGA A LEI Nº 364 DE 02 DE MAIO DE 2007 QUE CRIA O CONSELHO MUNICIPAL DE MEIO AMBIENTE, REFORMULA ARTIGOS DO CONSELHO MUNICIPAL DO MEIO AMBIENTE E CRIA O FUNDO MUNICIPAL DE MEIO AMBIENTE – FMMA DE SANTANA DO SERIDÓ DÁ E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/748/07.projeto_de_lei_007_2025_habitacao.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/748/07.projeto_de_lei_007_2025_habitacao.pdf</t>
   </si>
   <si>
     <t>Revoga a lei de nº 380/2008, que Cria o Conselho Municipal de Habitação e o Fundo Municipal de Habitação de Interesse Social e dá outras providências;</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/750/projeto_de_lei_008_2025_denomina_rua_jonas_roque.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/750/projeto_de_lei_008_2025_denomina_rua_jonas_roque.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE JONAS ROQUE DA SILVA, UMA RUA PROJETADA SITUADA NA CIDADE DE SANTANA DO SERIDÓ, COM LIMITES, COORDENADAS GEOGRÁFICAS E CARACTERISTICAS DESCRITAS A SEGUIR.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/754/projeto_de_lei_009_-_ppa_no_pmss_2026_a_2029.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/754/projeto_de_lei_009_-_ppa_no_pmss_2026_a_2029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DE GOVERNO DO MUNICÍPIO DE SANTANA DO SERIDÓ RN, PARA OS EXERCÍCIOS DE 2026 A 2029 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/755/projeto_de_lei_010_ldo_pmss_2026.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/755/projeto_de_lei_010_ldo_pmss_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/920/011.projeto_de_lei_no_011_2025_alteracao_de_lei_contratacao_pessoal_por_tempo_determinado.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/920/011.projeto_de_lei_no_011_2025_alteracao_de_lei_contratacao_pessoal_por_tempo_determinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO DA LEI Nº 0630/2023 DE 25 DE JULHO DE 2023 DO EXECUTIVO DE SANTANA DO SERIDÓ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/921/012.projeto_de_lei_no_012_2025_projeto_de_lei_conselho_esporte.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/921/012.projeto_de_lei_no_012_2025_projeto_de_lei_conselho_esporte.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A INSTITUIÇÃO DO CONSELHO MUNICIPAL DO ESPORTE E FUNDO MUNICIPAL DO ESPORTE DO MUNICÍPIO DE SANTANA DO SERIDÓ/RN, E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1003/projeto_de_lei_credito_especial_o_pereirao.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1003/projeto_de_lei_credito_especial_o_pereirao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO PODER EXECULTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE SANTANA DO SERIDÓ/RN PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1041/016.projeto_de_lei_016-_2025_ppa_no_pmss_2026_a_2029_altera_artigo_2_inclui_agenda_transversal.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1041/016.projeto_de_lei_016-_2025_ppa_no_pmss_2026_a_2029_altera_artigo_2_inclui_agenda_transversal.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART.2º DA LEI Nº672/2025, DE 16 DE MAIO DE 2025 - PPA 2026-2029.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1084/projeto_de_lei_017_2025_hospital_denominacao.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1084/projeto_de_lei_017_2025_hospital_denominacao.pdf</t>
   </si>
   <si>
     <t>DENOMINA UNIDADE MISTA DE SAÚDE ANA BEZERRA DE ALMEIDA NO MUNICÍPIO DE SANTANA DO SERIDÓ/RN, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1101/lei_no_0682-2025.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1101/lei_no_0682-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de pessoal por tempo determinado para atender à necessidade temporária de excepcional interesse público no âmbito do Município de Santana do Seridó/RN, em conformidade com o inciso IX do art. 37 da Constituição Federal e inciso IX do art. 26 da Constituição Estadual, para o exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1110/projeto_de_lei_n_019_2025_proibicao_de_animais_em_vias_publicas_-_ass.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1110/projeto_de_lei_n_019_2025_proibicao_de_animais_em_vias_publicas_-_ass.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE ANIMAIS DE MÉDIO E GRANDE PORTE EM VIAS E ESPAÇOS PÚBLICOS DO PERÍMETRO URBANO NO MUNICÍPIO DE SANTANA DO SERIDÓ/RN, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1111/projeto_de_lei_020_-_carteira_de_identificacao_pcd_e_tea_-_ass.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1111/projeto_de_lei_020_-_carteira_de_identificacao_pcd_e_tea_-_ass.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EMISSÃO DA CARTEIRA DE IDENTIFICAÇÃO DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA – CIPTEA, BEM COMO DA IDENTIFICAÇÃO DAS PESSOAS COM DEFICIÊNCIAS OCULTAS, NO ÂMBITO DO MUNICÍPIO DE SANTANA DO SERIDÓ/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1112/projeto_de_lei_-_021_credito_especial_destacamento_municipal_de_seguranca_1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1112/projeto_de_lei_-_021_credito_especial_destacamento_municipal_de_seguranca_1.pdf</t>
   </si>
   <si>
     <t>Autoriza ao Poder Executivo Municipal a abrir Crédito Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária</t>
+    <t>Projeto de Lei Ordinária (Legislativo)</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/716/001._p.l_-_reajuste_servidores.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/716/001._p.l_-_reajuste_servidores.pdf</t>
   </si>
   <si>
     <t>Reajusta os salários (vencimento base) dos Servidores do quadro de pessoal da Câmara Municipal de Santana do Seridó e dá outras providencias.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>Neilton</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/904/03._projeto_de_lei_-_autismo_-_alterado.doc</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/904/03._projeto_de_lei_-_autismo_-_alterado.doc</t>
   </si>
   <si>
     <t>Institui a campanha permanente sobre a conscientização acerca do Transtorno do Espectro Autista – TEA nas Escolas Municipais de Santana do Seridó e dá outras providencias.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>Bruno</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1006/04._projeto_de_lei_-_transporte_para_autistas1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1006/04._projeto_de_lei_-_transporte_para_autistas1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a disponibilização de transporte escolar adaptado e acompanhamento, quando necessário, para estudantes com Transtorno do Espectro Autista (TEA) e outras deficiências, no âmbito do Município de Santana do Seridó e dá outras providências.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1033/05._reestruturacao_dos_cargos_-_corrigido_1.docx</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1033/05._reestruturacao_dos_cargos_-_corrigido_1.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DOS CARGOS EFETIVOS E COMISSIONADOS DA CÂMARA MUNICIPAL DE SANTANA DO SERIDÓ/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Torna obrigatória a divulgação e assegura a transparência, da ordem de espera das pessoas que aguardam a realização de exames de média e alta complexidade ofertados pelo setor de regulação do sistema municipal de saúde de Santana do Seridó e dá outras providencias.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>Toinho de Zé Estuque</t>
   </si>
   <si>
     <t>Modifica a redação do Art. 1º da Lei Municipal nº 012/2009, que institui o dia do Evangélico no município de Santana do Seridó.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLCM</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (Municipal)</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/831/lei_complementar_002_2025_-_criacao_e_extincao_de_cargos_reestrutura_administrativa.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/831/lei_complementar_002_2025_-_criacao_e_extincao_de_cargos_reestrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>Altera a lei complementar Nº018 de 27 de abril de 2023, para criar e extinguir cargos em comissão no âmbito do PODER EXECUTIVO DE SANTANA DO SERIDÓ.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/747/projeto_de_lei_006_2025_alteracao_do_art._51.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/747/projeto_de_lei_006_2025_alteracao_do_art._51.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ART. 51 DA LEI COMPLEMENTAR Nº 001/1994 DE SANTANA DO SERIDÓ DÁ E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1040/015.projeto_de_lei_complementar_015_2025_-_hospital.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1040/015.projeto_de_lei_complementar_015_2025_-_hospital.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO ADMINISTRATIVA DO HOSPITAL MUNICIPAL DE SANTANA DO SERIDÓ, ALTERA A LEI COMPLEMENTAR Nº018/2023 E A LEI COMPLEMENTAR Nº019/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
-    <t>Projeto de Lei Complementar</t>
+    <t>Projeto de Lei Complementar (Legislativo)</t>
   </si>
   <si>
     <t>Não houve Projetos de Lei Complementar no Ano de 2025 por esta casa.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/800/1._titulo_-_styvenson__-_10.03.20251.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/800/1._titulo_-_styvenson__-_10.03.20251.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO SANTANENSE AO SENADOR EANN STYVENSON VALENTIM".</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/801/2._titulo_-_dorgival__-_10.03.20251.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/801/2._titulo_-_dorgival__-_10.03.20251.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO SANTANENSE AO SENHOR DORGIVAL CHAGAS DA SILVA".</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>"CONCEDE A MEDALHA DO MÉRITO MULHER CIDADÃ A PROFESSORA ADESILVA MARIA DE MEDEIROS, A MARIA GORETE DE SOUZA PORTO".</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>Flávio</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/842/4._titulo_-_ginaldo__-_flavio1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/842/4._titulo_-_ginaldo__-_flavio1.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO SANTANENSE AO Sr. GINALDO ALVES DE LIMA.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/843/5._titulo_-_francisco_pt__-_flavio1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/843/5._titulo_-_francisco_pt__-_flavio1.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO SANTANENSE AO Sr. FRANCISCO ASSIS DE MEDEIROS.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>Vicente</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/844/6._titulo_-_antonio_-_vicente1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/844/6._titulo_-_antonio_-_vicente1.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO SANTANENSE AO Sr. ANTÔNIO JOSÉ DE SOUZA.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/846/7._medalha_-_vitoria_-_ivan1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/846/7._medalha_-_vitoria_-_ivan1.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO MULHER CIDADÃ “PROFESSORA ADEZILVA MARIA DE MEDEIROS” A MARIA DAS VITÓRIAS DE MACEDO OLIVEIRA.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/847/8._medalha_-_elismonica_-_ivan1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/847/8._medalha_-_elismonica_-_ivan1.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO MULHER CIDADÃ “PROFESSORA ADEZILVA MARIA DE MEDEIROS” A ELISMÔNICA BATISTA DE AZEVEDO.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>Ricardo de Zeca</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/848/9._comenda_-_mario_-_ricardo1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/848/9._comenda_-_mario_-_ricardo1.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA DO MÉRITO LEGISLATIVO “VEREADOR IVO IBIAPINO DE SOUZA” A MARIO SILVERIO DE OLIVEIRA JUNIOR.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/849/10._comenda_-_carlos_-_ricardo1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/849/10._comenda_-_carlos_-_ricardo1.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA DO MÉRITO LEGISLATIVO “VEREADOR IVO IBIAPINO DE SOUZA” A JOSÉ CARLOS PEREIRA DA CRUZ.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/850/11._comenda_-_laercio_-_toinho1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/850/11._comenda_-_laercio_-_toinho1.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA DO MÉRITO LEGISLATIVO “VEREADOR IVO IBIAPINO DE SOUZA” A LAÉRCIO JUSTINO DE MEDEIROS.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/851/12._titulo_-_richiele__-_toinho1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/851/12._titulo_-_richiele__-_toinho1.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ SANTANENSE A RICHIELLE THAÍSE DE AZEVÊDO.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/852/13._medalha_-_maria_das_gracas_-_toinho1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/852/13._medalha_-_maria_das_gracas_-_toinho1.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO MULHER CIDADÃ “PROFESSORA ADEZILVA MARIA DE MEDEIROS” A MARIA DAS GRAÇAS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>Fernandinha</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/853/14._medalha_-_merces_-_fernanda1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/853/14._medalha_-_merces_-_fernanda1.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO MULHER CIDADÃ “PROFESSORA ADEZILVA MARIA DE MEDEIROS” A MARIA DAS MERCÊS BEZERRA DA SILVA.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/854/15._medalha_-_patricia_-_fernanda1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/854/15._medalha_-_patricia_-_fernanda1.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO MULHER CIDADÃ “PROFESSORA ADEZILVA MARIA DE MEDEIROS” A PATRÍCIA MEDEIROS BEZERRA.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/855/16._comenda_-_proscila_-_falta1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/855/16._comenda_-_proscila_-_falta1.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA DO MÉRITO LEGISLATIVO “VEREADOR IVO IBIAPINO DE SOUZA” A PROSCILA SILVA DO NASCIMENTO.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/856/17._comenda_-_luiz_-_fernanda1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/856/17._comenda_-_luiz_-_fernanda1.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA DO MÉRITO LEGISLATIVO “VEREADOR IVO IBIAPINO DE SOUZA” A LUIZ ROBERTO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/857/18._titulo_-_lindivan__-_fernanda1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/857/18._titulo_-_lindivan__-_fernanda1.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO SANTANENSE A LINDIVAN DE SOUZA LIMA.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/858/19._titulo_-_wilton__-_fernanda1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/858/19._titulo_-_wilton__-_fernanda1.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO SANTANENSE A WILTON SÉRGIO DOS SANTOS FILHO.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1113/projeto_de_decreto_20.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1113/projeto_de_decreto_20.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ SANTANENSE A DIANA DOS SANTOS SILVA.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>"Regulamenta a destinação dos bens  inservíveis da Câmara Municipal, e dá outras providências."</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/830/2._procuradoria_da_mulher_-_fernanda1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/830/2._procuradoria_da_mulher_-_fernanda1.pdf</t>
   </si>
   <si>
     <t>CRIA A PROCURADORIA DA MULHER NA CÂMARA MUNICIPAL DE SANTANA DO SERIDÓ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/687/requerimento_01.2025.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/687/requerimento_01.2025.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a contratação de um profissional educador físico ou de dança do estilo “zumba”, para que possa ministrar aulas nas academias das comunidades rurais São Bento, Tuiuiú e Espirito Santo.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>Juarez</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/688/requerimento_02.2025.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/688/requerimento_02.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a aquisição de ventiladores a serem destinados para uso na unidade “CRAS”.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/689/requerimento_03.2025.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/689/requerimento_03.2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de conserto/manutenção do mata-burro existente na estrada de acesso entre as comunidades rurais Saco da Cruz a Laginha, inclusive realizar o serviço de roço do mato na referida estrada.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>Bruno, Flávio</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/690/requerimento_04.2025.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/690/requerimento_04.2025.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize as providencias necessárias, com vistas a realizar a distribuição do peixe na semana Santa para atender a população carente do município.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/691/requerimento_005.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/691/requerimento_005.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma “Pista de Caminhada” com uma extensão média de 2 (dois) quilômetros, às margens da estrada RN-081 no trecho que liga a cidade de Santana do Seridó até a ligação.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/692/requerimento_006.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/692/requerimento_006.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada providencias, no sentido de construir toda a murada do terreno do abatedouro público municipal.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/693/requerimento_007.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/693/requerimento_007.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o serviço de capinação do mato existente em frente a Praça José Bezerra da Luz Filho, na comunidade rural Tuiuiú.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/694/requerimento_008.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/694/requerimento_008.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado e tornado público o número de um telefone celular, a ser destinado para uso exclusivo no atendimento ao público do setor de marcação de consultas e exames do município.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/695/requerimento_009.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/695/requerimento_009.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada providencias, no sentido de que seja instalada uma bomba para uso no conhecido “poço de João”, na comunidade rural Espírito Santo.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/696/requerimento_010.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/696/requerimento_010.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através da Secretaria competente, providencie a construção de redutores de velocidade do tipo “lombadas/quebra-molas” em pontos estratégicos do trecho que recentemente foi pavimentado na comunidade rural São Bento.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/697/requerimento_011.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/697/requerimento_011.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal possa disponibilizar um Servidor da Secretaria de Saúde, para realizar visitas periódicas nas residências das pessoas que moram sozinhas, como forma de acompanhar as reais necessidades de saúde dessas pessoas e orientar com encaminhamentos sobre atendimento dos serviços disponíveis no município.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/698/requerimento_012.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/698/requerimento_012.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a colocação de lixeiras em alguns pontos da Praça Santa Rita, na cidade de Santana do Seridó.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>REQUERIMENTO APRESENTADO PELO VEREADOR BRUNO AUGUSTO.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/699/requerimento_014.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/699/requerimento_014.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através do órgão competente, providencia a colocação de luminárias na quadra de esportes “O Ferreirão”, na comunidade rural Tuiuiú.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/700/requerimento_015.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/700/requerimento_015.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada providencias para climatizar os ambientes da escola Jardim de Infância e da Creche Monsenhor Amâncio Ramalho, na cidade de Santana do Seridó.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/701/requerimento_016.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/701/requerimento_016.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a entrega do fardamento escolar para todos os estudantes da rede municipal de ensino de Santana do Seridó.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/702/requerimento_017.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/702/requerimento_017.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através da Secretaria Municipal de Educação, altere o horário de funcionamento da Creche Monsenhor Amâncio Ramalho para 07:00hs às 17:00hs, que possa se ajustar com o horário da busca das crianças pelas mães que trabalham fora.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/723/requerimento_18.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/723/requerimento_18.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através de sua assessoria competente, viabilize providencias para realizar concurso público para atender a demanda dos serviços em todas as secretarias do município.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/724/requerimento_19.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/724/requerimento_19.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie, através do seu órgão competente, a colocação de grades de proteção nas bordas da piscina grande do balneário.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/725/requerimento_20.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/725/requerimento_20.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal viabilize providencias, no sentido de realizar os serviços de melhoramento/restauração na Creche José Bezerra da Luz e na Escola Municipal Professor Aprígio, ambos na comunidade rural Tuiuiú, Santana do Seridó.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/726/requerimento_21.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/726/requerimento_21.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através da Secretaria competente, providencie a colocação de redutores de velocidade do tipo “tachão” em pontos estratégicos da Avenida Zezé Aprígio.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/727/requerimento_22.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/727/requerimento_22.pdf</t>
   </si>
   <si>
     <t>Antonio do Povo, evento festivo e cultural realizado anualmente na nossa cidade Que a Administração Municipal viabilize os meios necessários, no sentido de formalizar uma parceria entre a Sala do empreendedor Municipal e a Agência de Fomento do Estado – AGN-RN, tendo como objeto de alcance a consecução de um programa de micro crédito para as pessoas que manifestem interesse de empreender com seus ramos de negócios durante o 29º Santo.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/728/requerimento_23.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/728/requerimento_23.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize as providencias cabíveis, no sentido de colocar cerca de alambrado em todo o entorno do parque infantil da Praça Santa Rita (saída para São José do Sabugi/PB)</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/729/requerimento_24.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/729/requerimento_24.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada providencias, no sentido de feita a expansão da rede de energia elétrica na Rua João Valdivino de Azevedo, na cidade de Santana do Seridó.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/730/requerimento_25.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/730/requerimento_25.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através da secretaria competente,  viabilize as providencias necessárias com vistas a construir abrigo de passageiros com cobertura em pontos estratégicos das diversas localidades rurais do município, notadamente nos pontos em que são utilizados como de espera do transporte escolar pelos estudantes.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/731/requerimento_26.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/731/requerimento_26.pdf</t>
   </si>
   <si>
     <t>Que seja apresentado Projeto de Lei na Assembleia Legislativa, reconhecendo a Festa do Santo Antonio do Povo, que é realizada anualmente na cidade de Santana do Seridó, como sendo patrimônio cultural, histórico e religioso do Estado do Rio Grande do Norte.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/732/requerimento_27.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/732/requerimento_27.pdf</t>
   </si>
   <si>
     <t>Que o Governo do Estado, através de seu órgão competente, possa incluir no programa de rodovias do RN o serviço de recapeamento/restauração da Rodovia RN 081 que interliga o município de Santana do Seridó/RN com o município de São José do Sabugí/PB.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/733/requerimento_28.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/733/requerimento_28.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada através de emenda parlamentar, a consecução de recursos para atender a seguinte destinação:</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/734/requerimento_29.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/734/requerimento_29.pdf</t>
   </si>
   <si>
     <t>Que seja restabelecido o atendimento do profissional Odontólogo (Dentista do Trabalhador) na comunidade rural Tuiuiú.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/735/requerimento_30.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/735/requerimento_30.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal autorize ao setor competente, a realizar o serviço de limpeza e roço na área do conhecido “açude das mudas”, na comunidade rural Tuiuiú.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/736/requerimento_31.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/736/requerimento_31.pdf</t>
   </si>
   <si>
     <t>Que seja realizado um levantamento dos imóveis que não estejam interligados com a rede de saneamento de esgotos situados nas  Ruas João Batista dos Santos, Silvério Valentim Batista e josé Ademir de Morais, na cidade de Santana do Seridó, onde esses imóveis sejam interligados com a lagoa de tratamento norte.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/721/requerimento_32.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/721/requerimento_32.pdf</t>
+  </si>
+  <si>
+    <t>Que a administração municipal viabilize as providencias necessárias, no sentido de contratar empresa que realize a castração de animais (cães) através do equipamento castra móvel, especificamente a ser aplicado sobre os animais sem tutores e em situação de rua na nossa cidade.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/859/033._ricardo_4_-_academia_ao_ar_livre.docx</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/859/033._ricardo_4_-_academia_ao_ar_livre.docx</t>
   </si>
   <si>
     <t>Pendente de Anexo.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/717/requerimento_34.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/717/requerimento_34.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a climatização das salas de aula da Escola Municipal Professor Aprígio e da Creche Casulo José Bezerra da Luz, ambas situadas na comunidade rural Tuiuiú, Santana do Seridó.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/718/requerimento_35.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/718/requerimento_35.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de recursos financeiros através de emenda parlamentar, tendo por objeto a aquisição de um veículo para a Secretaria Municipal de Saúde de Santana do Seridó.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/719/requerimento_36.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/719/requerimento_36.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a construção de Rampas de acessibilidade em torno da quadra de esportes da comunidade rural Sao Bento.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/720/requerimento_37.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/720/requerimento_37.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através da Secretaria Municipal de Obras, providencie a colocação de coletores seletivos de lixo em todos os prédios públicos municipais, bem como no entorno do Centro Cultural.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/741/requerimento_38.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/741/requerimento_38.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal viabilize as providencias necessárias, no sentido de que sejam colocadas caçambas estacionárias de coleta de lixo em pontos estratégicos da cidade.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/742/requerimento_39.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/742/requerimento_39.pdf</t>
   </si>
   <si>
     <t>Que os Parlamentares mencionados, nas suas esferas de competência, viabilizem através de emenda parlamentar a destinação de recursos financeiros para suprir a farmácia básica do município de Santana do Seridó.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/743/requerimento_40.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/743/requerimento_40.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada através de emenda parlamentar, a destinação de recursos financeiros para a construção de um canil comunitário com os equipamentos necessários, para atender a causa animal no município de Santana do Seridó.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/744/requerimento_41.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/744/requerimento_41.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através da Secretaria competente, providencie a colocação de redutores de velocidade do tipo “lombada” em pontos estratégicos da Rua Manoel Justino de Medeiros.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/745/requerimento_42.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/745/requerimento_42.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o serviço de restauração e alagamento da pequena ponte existente no conhecido açude de Zequinha.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/751/requerimento_43.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/751/requerimento_43.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de recursos financeiros através de emenda parlamentar, tendo por objeto a construção de uma praça equipada com academia popular na comunidade rural Espírito Santo, município de Santana do Seridó.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/752/requerimento_44.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/752/requerimento_44.pdf</t>
   </si>
   <si>
     <t>Que a administração idealize um projeto paisagístico urbano, que consista em substituir a arborização das ruas e praças de nossa cidade, atualmente formada na sua maioria pela árvore denominada “Nim Indiano”, por plantas frutíferas e plantas ornamentais de espécie nativa da caatinga regional.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/753/requerimento_45.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/753/requerimento_45.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através da Secretaria de Obras, estabeleça centralização setorial para realização do cadastro das pessoas que buscam os serviços de poda e retirada de árvores, esgotamento de fossas, abastecimento de água através de carro-pipa, cortes de terras e silagem.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/823/requerimento_46.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/823/requerimento_46.pdf</t>
   </si>
   <si>
     <t>Que a administração viabilize as providencias necessárias, com vistas a construir uma área recreativa na creche José Bezerra da Luz, comunidade rural Tuiuiú.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/824/requerimento_47.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/824/requerimento_47.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a instalação de uma bomba no conhecido poço dos Elísios, na comunidade rural Tuiuiú.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/869/requerimento_48.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/869/requerimento_48.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada através de emenda parlamentar, a destinação de recursos financeiros para a construção de um centro de múltiplo uso na comunidade rural Verdes, município de Santana do Seridó.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/870/requerimento_49.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/870/requerimento_49.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através da secretaria competente, providencie os serviços de recuperação/melhoramento da estrada de acesso para a comunidade rural Lajinha, por se encontrar muito danificada.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/871/requerimento_50.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/871/requerimento_50.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através da Secretaria de Assistência Social, viabilize a aquisição de materiais destinados para uso nas aulas de natação e hidroginástica disponibilizados pelo município.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/872/requerimento_51.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/872/requerimento_51.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o serviço de restauração/melhoramento do prédio onde funciona o CRAS.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/903/requerimento_52.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/903/requerimento_52.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o serviço de restauração e pintura do pórtico de entrada da comunidade rural Tuiuiú.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/905/requerimento_53.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/905/requerimento_53.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Saúde, através do Setor de Vigilância Sanitária, realize uma busca e levantamento dos animais das espécies cães e gatos que vivem em situação de rua, com vistas a que se possa dimensionar quantitativo para elaboração de projeto visando medidas de controle populacional desses animais.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/906/requerimento_54.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/906/requerimento_54.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através do setor competente, viabilize as providencias urgentes para realizar o serviço de esgotamento das fossas na comunidade rural Tuiuiú.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/907/requerimento_55.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/907/requerimento_55.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a construção de uma quadra de esportes na Escola Estadual João Vilar da Cunha – Santana do Seridó.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/913/requerimento_056.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/913/requerimento_056.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através do setor competente, viabilize as providencias urgentes para realizar o serviço de melhoramento/restauração da lavanderia pública da comunidade rural Lajinha.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/914/requerimento_057.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/914/requerimento_057.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize os recursos necessários, destinados para a construção de cisternas em todos os órgãos públicos do município, cujos reservatórios sejam adaptados adequadamente para a captação da água das chuvas nas próprias unidades.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/915/requerimento_58.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/915/requerimento_58.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de recursos financeiros através de emenda parlamentar, tendo por objeto a aquisição de um ônibus escolar para atender a demanda de estudantes da comunidade rural Tuiuiú - município de Santana do Seridó.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/916/requerimento_059.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/916/requerimento_059.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a canalização da rede de água na Rua Manoel Bezerra Cabral, Santana do Seridó/RN.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/918/requerimento_060.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/918/requerimento_060.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através da secretaria competente, providencie a colocação de uma luminária (refletor ou lâmpada) em frente ao equipamento dessalinizador da comunidade rural São Bento, para facilitar o acesso das pessoas que busca a água no turno noturno.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/919/requerimento_061.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/919/requerimento_061.pdf</t>
   </si>
   <si>
     <t>Que seja enviado projeto de lei à Câmara Municipal, denominando o “galpão de reciclagem” a ser construído às margens da rodovia RN 081, com o nome de JOSÉ SILVÉRIO DE OLIVEIRA, como forma de homenagem póstuma a ser prestada ao servidor municipal que exerceu a função de gari.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/922/requerimento_62.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/922/requerimento_62.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através da Secretaria de Agricultura, possa disponibilizar um veículo para que os produtores rurais do município de Santana do Seridó possam transportar o milho da CONAB para as suas propriedades rurais.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/923/requerimento_63.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/923/requerimento_63.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a disponibilização de acesso livre de Wi-Fi Na Unidade de Saúde da comunidade rural Tuiuiú.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/994/requerimento_64.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/994/requerimento_64.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através da Secretaria de Obras, viabilize com certa brevidade a instalação de câmeras de segurança em pontos estratégicos das diversas ruas da cidade de Santana do Seridó, cujos equipamentos além de auxiliar com registros para a segurança pública, também servirá para monitorar o descarte irregular de lixo em vias públicas.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/995/requerimento_65.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/995/requerimento_65.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de recursos financeiros através de emenda parlamentar, tendo por objeto a aquisição de uma máquina perfuratriz de poços - município de Santana do Seridó.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/996/requerimento_66.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/996/requerimento_66.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a instalação de uma bomba na área de propriedade da conhecida “Lúcia das Mudas”, que fica por trás do açude.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/997/requerimento_67.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/997/requerimento_67.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize os recursos necessários, destinados para o serviço de pavimentação (calçamento) da Rua Geralda Gomes, na cidade de Santana do Seridó.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/998/requerimento_68.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/998/requerimento_68.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize as providencias necessárias, para continuar o serviço de pavimentação (calçamento) complementar da Rua Francisco Justino de Medeiros, na cidade de Santana do Seridó.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/999/requerimento_69.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/999/requerimento_69.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal viabilize as providencias necessárias, no sentido de contratar um profissional Médico Veterinário para atuar exclusivamente nos cuidados com a saúde de animais de pequeno porte sem tutores e em situação de rua na nossa cidade (cães e gatos).</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1000/requerimento_70.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1000/requerimento_70.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o serviço de restauração da  Praça José Bezerra da Luz, localizada na comunidade rural Tuiuiú</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1004/requerimento_71.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1004/requerimento_71.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize providencias necessárias, no sentido de instalar grades ou parapeitos de proteção no trecho alto da ladeira do conhecido “bar da pedra”, situado na Rua Manoel Mendes de Morais.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1005/requerimento_72.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1005/requerimento_72.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize as providencias necessárias, com vistas a instalar a iluminação nos pórticos de entrada da cidade, para que assim possa proporcionar maior visibilidade e valorização estética, além de ser um suporte de segurança no local durante o período noturno.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1007/requerimento_73.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1007/requerimento_73.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através da Secretaria de Trabalho e Assistência Social, viabilize as providencias necessárias, com vistas a regulamentar a emissão da Carteira de Identificação da Pessoa com Transtorno do Espectro Autista (CIPTEA), visando a identificação das pessoas com TEA no âmbito municipal para assegurar o acesso prioritário a serviços públicos e privados, especialmente nas áreas de saúde, educação e assistência social.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1008/requerimento_74.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1008/requerimento_74.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal viabilize as providencias necessárias, no sentido de disponibilizar transporte escolar adequado e seguro para os estudantes com diagnóstico de Transtorno do Espectro Autista (TEA) e outras deficiências, desde que que sejam matriculados na rede pública de ensino do Município e adaptados para as necessidades individuais de cada estudante.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1009/requerimento_75.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1009/requerimento_75.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de recursos financeiros através de emenda parlamentar, tendo por objeto a aquisição de materiais esportivos em geral (ternos completos, luvas, joelheiras, bolas, redes para as traves, redes de proteção para instalação nas quadras e ginásios de esportes, dentre outros), com vistas a que esses recursos possam suprir as demandas necessárias de apoio para o esporte no município de Santana do Seridó.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1010/requerimento_76.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1010/requerimento_76.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal proceda com a aquisição e disponibilização de fardamento/uniformes para os garis do município, bem como outros equipamentos de proteção individual necessários à execução segura e adequada de suas funções.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1016/requerimento_077.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1016/requerimento_077.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o serviço de restauração da caixa d’água  dos Elísios, comunidade Tuiuiú</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1017/requerimento_078.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1017/requerimento_078.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada providencias com vistas a instituir a Escolinha de Futebol no município de Santana do Seridó</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1018/requerimento_079.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1018/requerimento_079.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a instalação de sistema integrado de câmeras de segurança na UBS Ulisses Bezerra Potiguar.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1019/requerimento_080.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1019/requerimento_080.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado o acesso à internet (Wi-Fi gratuito) em cada comunidade rural do município de Santana do Seridó/RN.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1022/requerimento_81.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1022/requerimento_81.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize as providencias necessárias, para realizar o serviço de pavimentação complementar (calçamento) da Rua Antônio Alexandre de Araújo, na cidade de Santana do Seridó.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1023/requerimento_82.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1023/requerimento_82.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal viabilize as seguintes_x000D_
 providencias para o cemitério público da cidade:_x000D_
 1. aquisição de um equipamento do tipo “mesa elevatória com roletes” a ser_x000D_
 destinado para uso nos sepultamentos, cujo dispositivo é composto por_x000D_
 engrenagem que facilita o manuseio e permite a descida do caixão para_x000D_
 dentro da sepultura de forma segura e controlada._x000D_
 2. colocação de tendas em alguns pontos internos do cemitério, com vistas_x000D_
 a abrigar as pessoas protegidas do sol ou da chuva durante as visitações,_x000D_
 sepultamentos e celebrações consagradas aos mortos.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1024/requerimento_83.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1024/requerimento_83.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a instalação de câmeras de_x000D_
 monitoramento/segurança nos prédios públicos da comunidade_x000D_
 rural Tuiuiú.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1025/requerimento_84.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1025/requerimento_84.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal disponibilize um vigilante_x000D_
 para a Creche Monsenhor Amâncio Ramalho e outro para a Escola_x000D_
 Jardim de Infância Cremeilda Dantas.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1026/requerimento_85.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1026/requerimento_85.pdf</t>
   </si>
   <si>
     <t>Que seja enviado projeto de lei à Câmara Municipal, denominando de ORLANDO JOSE BEZERRA a “praça de mototáxi” que está sendo construída no centro da cidade de Santana do Seridó, inclusive com a instalação de placa indicativa com referida denominação.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1027/requerimento_86.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1027/requerimento_86.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal viabilize providencias necessárias, com vistas a realizar o serviço de reforma/restauração da Escola Municipal Professor Aprígio, comunidade rural Tuiuiú.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1028/requerimento_87.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1028/requerimento_87.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a colocação de lixeiras em alguns pontos da Praça José Bezerra da Luz Filho, comunidade rural Tuiuiú.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1029/requerimento_88.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1029/requerimento_88.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize as providencias necessárias, para realizar o serviço de pavimentação complementar (calçamento) da Rua Cândida Maria de Macedo, localizada entre as Ruas Manoel Justino de Medeiros e Antonio Alexandre de Araújo, na cidade de Santana do Seridó.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1030/requerimento_89.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1030/requerimento_89.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize providencias necessárias, no sentido de instalar tubos/manilhas de escoamento de água nos riachos do Sítio Saco da Cruz, no início e final da ladeira do Sítio do conhecido Casimiro.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1031/requerimento_90.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1031/requerimento_90.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado serviço de conserto/manutenção do dessalinizador da comunidade rural Espírito Santo.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize os recursos necessários, destinados para o serviço de pavimentação (calçamento) da Travessa João Batista dos Santos, via pública de acesso principal ao campo de futebol, na cidade de Santana do Seridó.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de recursos financeiros através de emenda parlamentar, tendo por objeto a construção de passagem molhada no rio São Bento, comunidade rural Tuiuiú - município de Santana do Seridó.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1059/requerimento_93.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1059/requerimento_93.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal possa designar um Servidor do quadro funcional do município, para exercer suas atividades na Quadra de Esportes João Emídio de Souza, comunidade rural São Bento.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1060/requerimento_94.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1060/requerimento_94.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal busque através de parceria ou convênios, a consecução de cursos profissionalizantes para serem ministrados no município de Santana do Seridó.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1061/requerimento_95.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1061/requerimento_95.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas as providencias necessárias, no sentido de realizar as seguintes melhorias na quadra de esportes “O Ferreirão”, comunidade rural Tuiuiú:_x000D_
 1. Colocação de telas;_x000D_
 2. bancos nos vestiários.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1062/requerimento_96.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1062/requerimento_96.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize pela forma legalmente permitida, a contratação de Médico(a) Dermatologista para atender no município de Santana do Seridó.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1065/requerimento_97.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1065/requerimento_97.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie, através do seu órgão competente, a colocação de placas indicativas em pontos estratégicos nas bifurcações das estradas do município, que possa direcionar as localizações e nomes de todas as comunidades rurais do município.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1066/requerimento_98.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1066/requerimento_98.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal possa providenciar a colocação de “redes ou telas de proteção” nas laterais internas do ginásio de Esportes “O Pereirão”.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1067/requerimento_99.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1067/requerimento_99.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie, através do seu órgão competente, a aquisição de equipamentos de monitoramento glicêmico (glicosímetros, tiras reagentes, lancetas e insumos correlatos), onde esses materiais sejam distribuídos gratuitamente aos pacientes com diagnóstico de diabetes atendidos pela rede municipal de saúde.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1068/requerimento_100.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1068/requerimento_100.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie a substituição do nome da Escola Municipal José Eufrásio por Centro de Múltiplo Uso José Eufrásio, situada na comunidade rural Verdes.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1069/requerimento_101.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1069/requerimento_101.pdf</t>
   </si>
   <si>
     <t>Que seja adotado o sistema de escala de sobreaviso para os motoristas do hospital de modo a garantir a organização e a continuidade dos serviços, bem como a disponibilidade imediata quando houver necessidade de deslocamento ou atendimento emergencial no Hospital e Maternidade Ana Bezerra de Almeida.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1070/requerimento_102.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1070/requerimento_102.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize as providencias necessárias, para realizar o serviço de pavimentação complementar (calçamento) das Ruas Filomena Bezerra de Almeida e Maria Soledade, na cidade de Santana do Seridó.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1071/requerimento_103.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1071/requerimento_103.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize os recursos necessários, destinados para o serviço de pavimentação (calçamento) da Rua Anísio Morais, via pública que fica nas proximidades da nova UBS, na cidade de Santana do Seridó.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1072/requerimento_104.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1072/requerimento_104.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada providencias no sentido de realizar a perfuração de poços tubulares em locais estratégicos das comunidades rurais do município de Santana do Seridó, visando suprir as deficiências decorrentes da gritante falta d’água durante o período da estiagem.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1073/requerimento_105.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1073/requerimento_105.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal busque a consecução de recursos necessários, que sejam destinados para a construção de arquibancadas com cobertura no estádio de futebol Luciano de Souza Barreto, Santana do Seridó.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1074/requerimento_106.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1074/requerimento_106.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize providencias necessárias, no sentido instalar iluminação nas vias de acesso da área interna do Cemitério Público Municipal São José.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1078/requerimento_107.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1078/requerimento_107.pdf</t>
   </si>
   <si>
     <t>Que o Deputado Francisco possa fazer gestão junto ao Secretário Estadual de Agricultura, Pecuária e Pesca, Sr. Guilherme Saldanha, no sentido de que seja realizada a construção de cisternas no município de Santana do Seridó, visando atender a situação crítica da área rural do município que enfrenta os castigos da estiagem das chuvas.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1079/requerimento_108.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1079/requerimento_108.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma audiência pública na Câmara Municipal, em data a ser agendada, tendo como tema de discussão a viabilidade de canalização da água da adutora para atender o abastecimento na comunidade rural Tuiuiú.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1080/requerimento_109.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1080/requerimento_109.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através do seu órgão competente, possa providenciar o serviço de recuperação/manutenção da estrada de acesso entre a comunidade rural São Bento até o entroncamento da Rodovia RN 085.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1082/requerimento_110.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1082/requerimento_110.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o serviço de esgotamento das fossas existentes nas comunidades rurais Tuiuiú e Espírito Santo.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1086/requerimento_111.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1086/requerimento_111.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a construção de uma rotatória na rodovia 085, especificamente no trecho de entrada para a cidade de Santana do Seridó e que fica na interseção que dá acesso aos municípios de Parelhas e Equador.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1089/requerimento_112.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1089/requerimento_112.pdf</t>
   </si>
   <si>
     <t>Que a gestão municipal promova ações educativas e de conscientização durante a semana da causa animal a ser realizada no município de Santana do Seridó.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1090/requerimento_113.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1090/requerimento_113.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado os serviços de melhoramento/manutenção na estrutura de cobertura da arquibancada do estádio de futebol Luciano de Souza Barreto, na cidade de Santana do Seridó.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1091/requerimento_114.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1091/requerimento_114.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através de seu órgão competente, elabore e remeta para a Câmara Municipal, uma relação contendo todas as ruas da cidade que ainda não estão servidas pela melhoria de pavimentação, para que se possa buscar recursos de emendas parlamentares para esse fim através dos Deputados e Senadores do Rio Grande do Norte.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1094/requerimento_115.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1094/requerimento_115.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie o serviço de cobertura no espaço onde funciona a academia ao ar livre localizada no Centro de Referencia de Assistência Social – CRAS, na cidade de Santana do Seridó.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1095/requerimento_116.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1095/requerimento_116.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a construção de uma caixa d’água na comunidade rural Espírito Santo, em local estratégico nas proximidades da residência do conhecido Antônio André.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Que seja criado mais um PSF para atuação na comunidade rural Tuiuiú, aproveitando a estrutura da Unidade Básica de Saúde – UBS da referida comunidade.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1097/requerimento_118.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1097/requerimento_118.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através do órgão competente, providencie com certa brevidade a reposição de uma luminária que se encontra queimada na Rua Antônio Alexandre de Araújo.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1102/requerimento_119.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1102/requerimento_119.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, através do Órgão competente, proceda com a substituição da placa da Rua Laurindo Bezerra Neto, que se encontra erroneamente como sendo Rua Laurindo Bezerra Cabral.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1104/requerimento_120.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1104/requerimento_120.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal formalize parceria com o SENAI, no sentido de viabilizar a consecução de curso de pedreiro a ser ministrado no município de Santana do Seridó.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1105/reuquerimento_121.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1105/reuquerimento_121.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a desobstrução e a consequente abertura para expansão da Rua Geralda Gomes de Azevedo.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1106/requerimento_122.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1106/requerimento_122.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o serviço de restauração/melhoramento estrutural no balneário de Santana do Seridó.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1107/requerimento_123.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1107/requerimento_123.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie, através dos meios legalmente permitidos, a regularização através da concessão de uso, da área onde se encontra instalado o equipamento de prensa para reciclagem utilizado pela Associação de Catadores de Santana do Seridó.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1108/requerimento_124.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1108/requerimento_124.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal elabore e remeta para a Câmara Municipal, Projeto de Lei reconhecendo a cavalgada de Santana do Seridó, que anualmente é realizada no mês de outubro nas festividades da Padroeira, como patrimônio imaterial cultural do município.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1114/requerimento_125.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1114/requerimento_125.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, autorize à Secretaria de Esportes, para que proceda com regulamentação no sentido de que o acesso para o banho de piscina no Balneário de Santana do Seridó seja liberado, sem cobrança de taxa, para os pacientes diagnosticados com Transtorno do Espectro Autista (TEA), mediante comprovação por laudo médico.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1115/requerimento_126.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1115/requerimento_126.pdf</t>
   </si>
   <si>
     <t>Que sejam viabilizadas providencias, no sentido de realizar o serviço de manutenção preventiva e corretiva em todos os equipamentos de ar-condicionado da Escola Estadual João Vilar da Cunha, em Santana do Seridó, visando garantir o bom funcionamento dos aparelhos e o conforto térmico de alunos, professores e demais servidores.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1116/requerimento_127.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1116/requerimento_127.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada providencias, no sentido de climatizar o setor de recepção da Unidade de Saúde Mônica Maria da Conceição, na comunidade rural Tuiuiú.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1117/requerimento_128.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1117/requerimento_128.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a destinação de recursos financeiros através de emenda parlamentar, tendo por objeto a aquisição de um veículo do tipo “caçamba” para uso na Secretaria Municipal de Agricultura de Santana do Seridó.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1118/requerimento_129.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1118/requerimento_129.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal elabore e remeta para a Câmara Municipal, Projeto de Lei instituindo a Polícia Mirim no município de Santana do Seridó, devendo também formalizar solicitação ao Comando da Polícia Militar para que autorize a instalação do Núcleo de Prevenção visando o início do referido Projeto no município.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1119/requerimento_130.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1119/requerimento_130.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal remeta com certa brevidade para a Câmara Municipal, Projeto de Lei instituindo o Programa Socioambiental de Coleta Seletiva Solidária de resíduos, como forma de promover a gestão adequada dos resíduos sólidos, a preservação ambiental e a inclusão social de catadores de materiais recicláveis no município de Santana do Seridó.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1124/requerimento_131.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1124/requerimento_131.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através da Secretaria de Educação e Cultura, possa restabelecer o ato cívico semanal com a execução do Hino Nacional Brasileiro nas quintas-feiras em todas as escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1125/requerimento_132.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1125/requerimento_132.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a disponibilização de fardamento padronizado aos motoristas da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1127/reqauerimento_133.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1127/reqauerimento_133.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a substituição do símbolo de acessibilidade em todas as repartições públicas municipais, adotando-se o Símbolo Internacional de Acesso (SIA) atualizado.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1128/requerimento_134.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1128/requerimento_134.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada providencias, no sentido de realizar os serviços de restauração, recuperação e manutenção de todos os açudes e barreiros do município, como forma preventiva de preparação para a chegada do período chuvoso do próximo ano.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1135/requerimento_135.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1135/requerimento_135.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal providencie a contratação de carro-pipa, para atendimento emergencial e garantir o abastecimento de água nas comunidades rurais Tuiuiú e Espírito Santo, devido a escassez das chuvas</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1136/requerimento_136.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1136/requerimento_136.pdf</t>
   </si>
   <si>
     <t>Que seja mantido o transporte de silagem para os agricultores do município de Santana do Seridó.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/737/mocao_01.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/737/mocao_01.pdf</t>
   </si>
   <si>
     <t>A presente moção é uma forma de reconhecimento pelo desempenho e alcance de uma formação profissional qualificada.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>O falecido estava com 99 anos de idade e próximo de completar um século de existência que seria no próximo dia 03 de março, casado que era com Maria Azevedo de Lima, com quem constituiu sua família de 11 filhos.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/739/mocao_03.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/739/mocao_03.pdf</t>
   </si>
   <si>
     <t>O falecido foi um homem simples, íntegro, viveu sua vida como agricultor na comunidade São Bento, que era casado com a Srª Maria dos Santos de Azevedo Macedo, com quem constituiu sua família de 11 filhos, exerceu mandato de Vereador no município de Santana do Seridó por duas_x000D_
 legislatura,que compreendeu de 1973 a 1983, sendo sucedido na política por seu filho Flávio Azevedo de Macedo, que exerce mandato atual de Vereador.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/740/mocao_04.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/740/mocao_04.pdf</t>
   </si>
   <si>
     <t>A presente moção é uma forma de aplaudir e não deixar despercebida a conquista desse jovem cidadão Santanense, sendo merecedor de singela homenagem através dos parabéns e registro das congratulações da Câmara Municipal, devendo a presente homenagem ser constada na Ata da sessão do próximo dia 14.02.2025 e cientificada ao agraciado.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/779/mocao_05.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/779/mocao_05.pdf</t>
   </si>
   <si>
     <t>FALECIMENTO DE MARIA BALBINA DE AZEVEDO TRINDADE.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/832/mocao_06.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/832/mocao_06.pdf</t>
   </si>
   <si>
     <t>O Vereador José Vicente de Morais apresenta nos termos regimentais, MOÇÃO DE PESAR pelo falecimento da Srª. TEREZINHA BEZERRA DE ALMEIDA, ocorrido no dia 10.05.2025 no município de Santana do Seridó/RN.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/873/mocao_de_aplausos_e_parabens_07.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/873/mocao_de_aplausos_e_parabens_07.pdf</t>
   </si>
   <si>
     <t>O Vereador Ricardo José de Medeiros apresenta nos termos regimentais, MOÇÃO DE APLAUSO E PARABÉNS dirigida para a pessoa de ADRIANO DE OLIVEIRA SILVA, como reconhecimento ao trabalho que desempenhou como Policial Militar por mais de 30 (trinta) anos de dedicação, compromisso e total entrega à segurança pública do nosso Estado, alcançando a sua reserva remunerada como Sargento da Polícia Militar do Rio Grande do Norte.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/908/mocao_08.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/908/mocao_08.pdf</t>
   </si>
   <si>
     <t>O Vereador Neilton Lima dos Santos apresenta nos termos regimentais, MOÇÃO DE PARABÉNS dirigida para todos os atletas da EQUIPE SUB-17 DA ESCOLA ESTADUAL JOÃO VILAR DA CUNHA, da cidade de Santana do Seridó, pela brilhante conquista do título de campeão do Campeonato Regional do JUVERN (Jogos da Juventude Escolar do Rio Grande do Norte), sendo extensivo com destaque para o técnico “ALEXANDRE”, pela demonstração de competência, liderança e dedicação no comando da equipe composta pelos seguintes atletas:_x000D_
 _x000D_
 Luis Carlos Farias de Oliveira_x000D_
 Maicon Bezerra Azevedo Silva_x000D_
 Andre Cabral Duarte_x000D_
 Kaio Victor da Silva Nascimento_x000D_
 Pablo Rodrigues das Chagas_x000D_
 Julio Sérgio de Oliveira Santos_x000D_
 Alexsander Azevedo dos Santos_x000D_
 Miguel de Souza Lima_x000D_
 Michel Santos da Silva_x000D_
 João Gabriel Duarte da Silva</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/909/mocao_09.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/909/mocao_09.pdf</t>
   </si>
   <si>
     <t>A Vereadora Fernanda de Medeiros Bezerra apresenta nos termos regimentais, MOÇÃO DE PESAR pelo falecimento de JOSÉ AZEVEDO DA LUZ, ocorrido no dia 30.05.2025 na comunidade rural Tuiuiú, município de Santana do Seridó/RN._x000D_
 O falecido, pessoa simples e de bom convívio na comunidade, estava com 50 anos de idade, casado que era com a ex- Vereadora Ana Paula de Oliveira Medeiros (Paulinha), sendo pai de uma filha.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>O Vereador Flávio Azevedo de Macedo apresenta nos termos regimentais, MOÇÃO DE PESAR pelo falecimento de MARIA NAZARÉ DA SILVA, ocorrido no dia 02.06.2025 No município de Santana do Seridó/RN.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/924/mocao_de_parabens_011.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/924/mocao_de_parabens_011.pdf</t>
   </si>
   <si>
     <t>A Vereadora Fernanda de Medeiros Bezerra apresenta nos termos regimentais, MOÇÃO DE PARABÉNS dirigida para a Srª TATIANA FÁTIMA FERREIRA DE ARAUJO, pelo transcurso de seu aniversário natalício celebrado no dia 11 de junho de 2025.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/925/mocao_de_parabens_012.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/925/mocao_de_parabens_012.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Bruno Augusto Bezerra Jota e Flávio Azevedo_x000D_
 de Macedo apresentam nos termos regimentais, MOÇÃO DE_x000D_
 PARABÉNS dirigida aos organizadores e participantes da QUADRILHA_x000D_
 JUNINA ESTILIZADA “ARRAIÁ DO CANDEEIRO”, como_x000D_
 reconhecimento pela brilhante e destacada apresentação durante o_x000D_
 evento festivo junino denominado “Santo Antonio do Povo”, realizado na_x000D_
 cidade de Santana do Seridó no período de 9 a 12 de junho de 2023._x000D_
 Vale registrar a transmissão de alegria e de identidade com_x000D_
 que “arraiá do candeeiro” se apresentou para a numerosa plateia que_x000D_
 assistia, se encantava e vibrava com as característica mostradas através_x000D_
 do figurino, etilo, enredo, originalidade, criatividade dos materiais_x000D_
 utilizados na produção do vestuário, dos membros gerais da quadrilha_x000D_
 que mostravam a diversidade e valorização das cores, textura, bordados_x000D_
 com identificação dos seus trajes e mensagem passada com harmonia_x000D_
 A presente moção é uma forma de reconhecimento e de_x000D_
 singela homenagem através do registro de parabéns da Câmara_x000D_
 Municipal, que deverá ser constada na Ata da sessão do próximo dia_x000D_
 26.06.2023 e cientificada à organização da quadrilha.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/926/mocao_de_pesar_013.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/926/mocao_de_pesar_013.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE MARIA DAS NEVES SOUZA, OCORRIDO NO DIA 26.06.2025 NO MUNICÍPIO DE SANTANA DO SERIDÓ/RN._x000D_
 A FALECIDA ESTAVA COM 81 ANOS DE IDADE, ERA CASADA COM MÁRIO VICENTE DE SOUZA COM QUEM CONSTITUIU SUA FAMÍLIA DE 8 FILHOS._x000D_
 QUE A PRESENTE MOÇÃO SEJA CONSTADA NA SESSÃO DO DIA 30/06/2025 E CIENTIFICADA AS CONDOLÊNCIAS DO PODER LEGISLATIVO SANTANENSE AOS SEUS FAMILIARES.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/993/mocao_de_pesar_14.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/993/mocao_de_pesar_14.pdf</t>
   </si>
   <si>
     <t>O Vereador Neilton Lima dos Santos apresenta nos termos regimentais, MOÇÃO DE PESAR pelo falecimento de CRISTIANO LIMA DOS SANTOS, ocorrido no dia 17.07.2025 no município de Santana do Seridó/RN. O falecido, que era conhecido popularmente por “Cristo”, estava om 63 anos de idade, era casado com Francisca Bezerra de Azevedo Santos, conhecida na nossa comunidade por “Linda”, com quem constituiu sua família de 4 filhos.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1001/mocao_15.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1001/mocao_15.pdf</t>
   </si>
   <si>
     <t>O Vereador Antonio Bezerra da Trindade apresenta nos termos regimentais, MOÇÃO DE PESAR pelo falecimento de MARIA DAS GRAÇAS DE OLIVEIRA, corrido no dia 22.07.2025 no município de Santana do Seridó/RN.A falecida, que era conhecida popularmente por “Dona Veinha”, estava om 71 anos de idade, mãe de 5 (cinco) filhos, sendo que desde jovem demonstrou coragem, dedicação e uma vocação admirável para a educação. Iniciou sua trajetória como professora aos 17 anos, em maio de 1971, na Escola Antônio José, no Sítio Saco da Cruz, onde lecionou até dezembro de 1973. Em 1974 passou a fazer parte da equipe da Escola Antônio Basílio, onde, além de educar, chegou ao cargo de diretora, sempre conduzindo seu trabalho com amor, leveza e um profundo senso de responsabilidade. Sua trajetória profissional foi marcada por compromisso com a formação de cidadãos e amor incondicional ao ofício de ensinar até a sua aposentadoria.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1002/mocao_16.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1002/mocao_16.pdf</t>
   </si>
   <si>
     <t>O Vereador Juarez Bezerra de Azevedo apresenta nos termos regimentais, MOÇÃO DE PESAR pelo falecimento do Sr. NILTON AZEVEDO, ocorrido no dia 07.08.2025 no município de Santana do Seridó/RN._x000D_
 O falecido estava com 83 anos de idade, exerceu a atividade de agricultor e oleiro no município, era casado com Maria Marli dos Santos com quem constituiu sua família de 8 filhos.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1020/mocao_017.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1020/mocao_017.pdf</t>
   </si>
   <si>
     <t>A Vereadora FERNANDA DE MEDEIROS BEZERRA apresenta nos termos regimentais, MOÇÃO DE PARABÉNS dirigida para o Sr. LUIZ ROBERTO DE OLIVEIRA, pelo transcurso de seu aniversário natalício comemorado no dia 25 de agosto. _x000D_
 O homenageado exerceu mandato de Vereador durante o período de 2013 a 2020, período em que desempenhou um trabalho importante para sua comunidade. Ao longo de sua trajetória também se destacou por sua atuação nas associações ceramistas e no esporte, sempre buscando melhorar a qualidade de vida e promover o desenvolvimento local.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1021/mocao_018.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1021/mocao_018.pdf</t>
   </si>
   <si>
     <t>O Vereador NEILTON LIMA DOS SANTOS apresenta nos termos regimentais, MOÇÃO DE APLAUSO dirigida para às crianças e adolescentes da Escola Estadual João Vilar da Cunha, que conquistaram lugar de destaque no Campeonato de Jiu-Jitsu do JERNES 2025, subindo ao pódio e levando com orgulho o nome do nosso município._x000D_
 _x000D_
 Essa conquista não representa apenas medalhas, mas sim o reflexo da disciplina, da dedicação e do esforço desses atletas, que se tornaram exemplo de determinação e superação para toda a juventude santanense._x000D_
 _x000D_
 Recebem esta Moção de Aplausos:_x000D_
 _x000D_
 _x000D_
 Katylyn Maria De Souza - 1° Lugar._x000D_
 Ruth Gabrielly de S Santos - 1° Lugar._x000D_
 Lohanny Beatriz L Medeiros - 2° Lugar_x000D_
 Estela Vitória Santos Garcia- 2° Lugar_x000D_
 Breno Carlos da Silva - 2° Lugar_x000D_
 Sensei - Gabriel Soares de Azevedo _x000D_
 _x000D_
 É importante destacar que esse resultado vitorioso foi possível graças ao projeto desenvolvido pelo CRAS – Centro de Referência da Assistência Social, que oferta gratuitamente aulas de jiu-jitsu para crianças e adolescentes, promovendo inclusão social, fortalecendo vínculos comunitários e incentivando o esporte como instrumento de transformação de vidas.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1035/mocao_19.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1035/mocao_19.pdf</t>
   </si>
   <si>
     <t>A Vereadora Fernanda de Medeiros Bezerra apresenta nos termos regimentais, MOÇÃO DE PARABÉNS dirigida para a Srª MARIA DA SALETE, pelo transcurso de seu aniversário natalício de 81 anos de idade celebrado no dia 31 de agosto de 2025, sendo a homenageada viúva de José Bezerra da Luz Filho com quem constituiu sua família de 8 filhos.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1032/mocao_20.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1032/mocao_20.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E PARABÉNS dirigida para a pessoa de MYCAEL CAMPOS SILVA, Major/PM e Comandante da 11ª Companhia Independente de Polícia Militar do Rio Grande do Norte sediada em Parelhas/RN, sendo o aplauso como reconhecimento ao trabalho que desempenhou no período de maio de 2024 até a presente data no comando policial da nossa região, sempre demonstrando total dedicação, compromisso e reconhecida entrega à segurança pública, sendo que o registro de parabéns decorre de sua promoção merecidamente alcançada ao posto de Tenente Coronel.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1063/mocao_aplauso_e_parabens_21.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1063/mocao_aplauso_e_parabens_21.pdf</t>
   </si>
   <si>
     <t>dirigida para a Escola Estadual João Vilar da Cunha, através de sua Direção e os organizadores e participantes do evento “Feira de Ciências - Mente, Corpo e Sertão – ciência para o bem viver” realizado no dia 23.09.2025, sendo um evento de caráter científico e social que tem como tema o semiárido da nossa região e que também aborda as interconexões entre mente e corpo  com o objetivo de apresentar soluções e reflexões sobre os desafios ambientais, sociais e de saúde da região.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1064/mocao_de_aplauso_22.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1064/mocao_de_aplauso_22.pdf</t>
   </si>
   <si>
     <t>dirigida para a Srª PATRÍCIA DE MEDEIROS BEZERRA, pelo transcurso de seu aniversário natalício celebrado no dia 21 de setembro de 2025. A aniversariante e homenageada entrou na vida pública muito jovem, onde com pouco mais de 20 anos de idade foi eleita Vereadora no nosso município, tendo também se destacado como sendo a única mulher a Presidir o Legislativo Municipal.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>dirigida para o Secretário Municipal de Agricultura de Santana do Seridó, Sr. Francisco de Assis Morais de Medeiros, extensivo a todos os demais servidores e servidoras lotados na referida Secretaria, pela atuação competente, zelosa e dedicada em favor do homem do campo no município, onde as ações que contemplaram a agricultura merecem o reconhecimento do poder Legislativo através desta moção.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1081/mocao_de_parabens_24.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1081/mocao_de_parabens_24.pdf</t>
   </si>
   <si>
     <t>dirigida para a pessoa de MARO VICENTE DE SOUZA, pelo seu aniversário natalício transcorrido no último dia 2 de outubro. Seu Maro, que alcança 94 anos de existência, exerceu mandato de Vereador no nosso município, sendo a presente moção uma forma de parabenizá-lo e não deixar despercebido tão importante reconhecimento, sendo merecedor de singela homenagem através dos parabéns e registro das congratulações da Câmara Municipal.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1087/mocao_025.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1087/mocao_025.pdf</t>
   </si>
   <si>
     <t>pelo falecimento do Sr. JOÃO INÁCIO PEREIRA DE MEDEIROS, ocorrido no dia 09.10.2025, tendo sido o falecido um homem simples, aposentado, íntegro e pai de 4 (quatro) filhos.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1088/mocao_026.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1088/mocao_026.pdf</t>
   </si>
   <si>
     <t>dirigida para todas as 4 (quatro) alunas Santanenses que concluíram cursos de pós-graduação no Centro Universitário Maciço de Baturité (UNIMB) na cidade de Parelhas/RN, cujos esforços demonstram compromisso, dedicação e amor pela Educação, onde a seguir relacionamos as referidas homenageadas:_x000D_
 1. JOSENILMA DAYANE ALMEIDA SANTOS – PSICOPEDAGOGA;_x000D_
 2. KALIENE DE SOUZA GUIMARÃES – PSICOPEDAGOGA_x000D_
 3. MARIA DE FÁTIMA SANTOS FREIRE – EDUCAÇÃO ESPECIAL_x000D_
 E INCLUSIVA;_x000D_
 4. FERNANDA DOS SANTOS LIMA – EDUCAÇÃO ESPECIAL E_x000D_
 INCLUSIVA;_x000D_
 _x000D_
 Essa conquista representa não apenas o esforço pessoal de cada uma, mas também um motivo de orgulho para toda a comunidade santanense, que se alegra ao ver seus filhos e filhas buscando constante aprimoramento acadêmico e contribuindo para o fortalecimento da educação em nosso município, onde entendemos merecedoras de singela homenagem através dos parabéns registrados na Câmara Municipal.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1099/mocao_27.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1099/mocao_27.pdf</t>
   </si>
   <si>
     <t>dirigida para os idealizadores, organizadores e executores do evento “EXPOSIÇÃO TEMPORAR” realizado na cidade de Santana do Seridó no período de 6 a 12 de outubro de 2025, durante a programação de festividades da Padroeira, que se constitui numa mostra de encontros, risos, artes, alegria e um plural de acontecimentos desenvolvidos através da transformação de resíduos têxteis (retalhos) em esculturas poéticas, destacando a artista Ked Mendes, além de Beatriz Medeiros e Civone Medeiros que integram a Coordenadoria do grupo.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1098/mocao_28.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1098/mocao_28.pdf</t>
   </si>
   <si>
     <t>dirigida para a pessoa de JOSUELMA PEREIRA DOS SANTOS, Cirurgiã-Dentista, como reconhecimento pelo excelente, competente e destacado trabalho que desempenha na Unidade Básica de Saúde - UBS Dr. ULisses Potiguar, no município de Santana do Seridó, sendo uma referência profissional que, além de sua graduação, tem habilitação em facetas de resina e imersão em harmonização facial, demonstrando assim que a nossa população está muito bem assistida pelos serviços prestados pela referida profissional.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1109/mocao_de_pesar_29.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1109/mocao_de_pesar_29.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento do Sr. SEVERINO JOSÉ DE SOUZA, ex-Vereador no nosso município na gestão 1983 a 1988, inclusive Vice-Presidência da Mesa Diretora da Câmara Municipal, tendo o falecimento corrido no dia 28.10.2025 quando estava com 81 anos de idade.</t>
   </si>
   <si>
-    <t>930</t>
-[...883 lines deleted...]
-âmbito da Câmara Municipal de Santana do Seridó.</t>
+    <t>1166</t>
+  </si>
+  <si>
+    <t>VETO</t>
+  </si>
+  <si>
+    <t>Razões do Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1166/veto_a_emenda.pdf</t>
+  </si>
+  <si>
+    <t>Veto total a Emenda n°01 que altera a redacão do art.1° do Projeto de Lei n° 019/2025, de autoria dos Vereadores Antônio Bezerra,_x000D_
+Flavio de Azevedo e Fernanda de Medeiros, cuja alteração implica na permissão de animais de médio e grande porte permanecerem soltos em terrenos baldios, no turno diurno, com exigência da presença do seu responsável.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Fernandinha, Flávio, Toinho de Zé Estuque</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1137/emenda_n001_ao_projeto_de_lei_n_0192025.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1137/emenda_n001_ao_projeto_de_lei_n_0192025.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 01 AO PROJETO DE LEI Nº 019/2025, QUE DISPÕE SOBRE A PROIBIÇÃO DE ANIMAIS DE MÉDIO E GRANDE PORTE EM VIAS E ESPAÇOS PÚBLICOS DO PERÍMETRO URBANO DO MUNICÍPIO DE SANTANA DO SERIDÓ.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>PAC</t>
   </si>
   <si>
     <t>Pauta/Ata das Comissões</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/686/pauta_da_1a_reuniao_ordinaria_da_ccljrf.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/686/pauta_da_1a_reuniao_ordinaria_da_ccljrf.pdf</t>
   </si>
   <si>
     <t>Pauta da 1ª Reunião Ordinária das Comissões.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>CCLJRF - Constituição, Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/910/pauta_da_2a_reuniao_ordinaria_das_ccljrf.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/910/pauta_da_2a_reuniao_ordinaria_das_ccljrf.pdf</t>
   </si>
   <si>
     <t>Pauta da 2ª Reunião Ordinária das Comissões.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/911/pauta_da_3a_reuniao_ordinaria_da_ccljrf.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/911/pauta_da_3a_reuniao_ordinaria_da_ccljrf.pdf</t>
   </si>
   <si>
     <t>Pauta da 3ª Reunião Ordinária das Comissões.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>CFOT - Finanças, Orçamento e Tributação</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/912/pauta_da_4a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/912/pauta_da_4a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Pauta da 4ª Reunião Ordinária das Comissões.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>PCLJ</t>
   </si>
   <si>
     <t>Parecer Constituição, Legislação, Justiça e R...</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/838/01._comissao_de_constituicao_legislacao_justica_e_redacao_final_-1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/838/01._comissao_de_constituicao_legislacao_justica_e_redacao_final_-1.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL E PELA ADMISSIBILIDADE NA ÍNTEGRA DO PROJETO DE RESOLUÇÃO 001/2025.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/839/03._comissao_de_constituicao_legislacao_justica_e_redacao_final_-1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/839/03._comissao_de_constituicao_legislacao_justica_e_redacao_final_-1.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL E PELA ADMISSIBILIDADE NA ÍNTEGRA AO PROJETO DE LEI ORDINÁRIA MUNICIPAL 003/2025.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/840/04._comissao_de_constituicao_legislacao_justica_e_redacao_final_-_-_copia1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/840/04._comissao_de_constituicao_legislacao_justica_e_redacao_final_-_-_copia1.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL E PELA ADMISSIBILIDADE NA ÍNTEGRA AO PROJETO DE LEI ORDINÁRIA MUNICIPAL 004/2025.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/841/05._comissao_de_constituicao_legislacao_justica_e_redacao_final_-1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/841/05._comissao_de_constituicao_legislacao_justica_e_redacao_final_-1.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL E PELA ADMISSIBILIDADE NA ÍNTEGRA AO PROJETO DE LEI ORDINÁRIA MUNICIPAL 005/2025.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/860/06._comissao_de_constituicao_legislacao_justica_e_redacao_final_-_-_copia1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/860/06._comissao_de_constituicao_legislacao_justica_e_redacao_final_-_-_copia1.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL E PELA ADMISSIBILIDADE NA ÍNTEGRA DO PROJETO DE RESOLUÇÃO 002/2025.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/874/07._comissao_de_constituicao_legislacao_justica_e_redacao_final_-_-_copia_-_copia1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/874/07._comissao_de_constituicao_legislacao_justica_e_redacao_final_-_-_copia_-_copia1.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL E PELA ADMISSIBILIDADE NA ÍNTEGRA DO PROJETO DE LEI ORDINÁRIA 007/2025 DE AUTORIA DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/875/08._comissao_de_constituicao_legislacao_justica_e_redacao_final_-1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/875/08._comissao_de_constituicao_legislacao_justica_e_redacao_final_-1.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL E PELA ADMISSIBILIDADE NA ÍNTEGRA DO PROJETO DE LEI ORDINÁRIA 008/2025 DE AUTORIA DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/876/06._comissao_de_constituicao_legislacao_justica_e_redacao_final_-_-_copia1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/876/06._comissao_de_constituicao_legislacao_justica_e_redacao_final_-_-_copia1.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL E PELA ADMISSIBILIDADE NA ÍNTEGRA AO PROJETO DE LEI COMPLEMENTAR Nº 006/2025 DE AUTORIA DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/877/02_comissao_de_constituicao_legislacao_justica_e_redacao_final1.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/877/02_comissao_de_constituicao_legislacao_justica_e_redacao_final1.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL E PELA ADMISSIBILIDADE NA ÍNTEGRA AO PROJETO DE LEI ORDINÁRIA 002/2025 DO LEGISLATIVO.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/927/11._comissao_de_constituicao_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/927/11._comissao_de_constituicao_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL E PELA ADMISSIBILIDADE NA ÍNTEGRA AO PROJETO DE LEI ORDINÁRIA  011/2025 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/928/12._comissao_de_constituicao_legislacao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/928/12._comissao_de_constituicao_legislacao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL E PELA ADMISSIBILIDADE NA ÍNTEGRA AO PROJETO DE LEI ORDINÁRIA  012/2025 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1036/comissao_de_constituicao_legislacao_justica_e_redacao_final_-_copia.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1036/comissao_de_constituicao_legislacao_justica_e_redacao_final_-_copia.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL E PELA ADMISSIBILIDADE NA ÍNTEGRA AO PROJETO DE LEI ORDINÁRIA 005/2025.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1056/scanner_20250923_3.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1056/scanner_20250923_3.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL E PELA ADMISSIBILIDADE NA ÍNTEGRA AO PROJETO DE LEI COMPLEMENTAR 015/2025.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1057/scanner_20250923.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1057/scanner_20250923.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL E PELA ADMISSIBILIDADE NA ÍNTEGRA AO PROJETO DE LEI ORDINÁRIA 016/2025.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1076/01._emenda_comissao_de_constituicao_legislacao_justica_e_redacao_final_-_copia.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1076/01._emenda_comissao_de_constituicao_legislacao_justica_e_redacao_final_-_copia.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL E PELA ADMISSIBILIDADE NA ÍNTEGRA A PROPOSTA DE EMENDA À LEI ORGÂNICA Nº 1 DE 2025.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1138/parecer_comissao_do_projeto_19.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1138/parecer_comissao_do_projeto_19.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL E PELA ADMISSIBILIDADE NA ÍNTEGRA AO PROJETO DE LEI ORDINÁRIA 019/2025.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1139/07._comissao_de_constituicao_legislacao_justica_e_redacao_final_-_-_copia_-_copia.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1139/07._comissao_de_constituicao_legislacao_justica_e_redacao_final_-_-_copia_-_copia.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL E PELA ADMISSIBILIDADE NA ÍNTEGRA AO PROJETO DE LEI ORDINÁRIA 007/2025.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>PFOT</t>
   </si>
   <si>
     <t>Parecer Finanças, Orçamento e Tributação.</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/861/01._financas_e_orcamento.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/861/01._financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto 009/2025.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/862/01._financas_e_orcamento.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/862/01._financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Ordinária Municipal 010/2025.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1037/comissao_de_financas_orcamento_e_tributacao_-_copia.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1037/comissao_de_financas_orcamento_e_tributacao_-_copia.pdf</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1058/scanner_20250923_2.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1058/scanner_20250923_2.pdf</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1092/comissao_pj_14.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1092/comissao_pj_14.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL E PELA ADMISSIBILIDADE NA ÍNTEGRA AO PROJETO DE LEI ORDINÁRIA  014/2025 DE AUTORIA DO EXECUTIVO.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>PECDS</t>
   </si>
   <si>
     <t>Parecer Educação, Cultura, Desporto, Saúde e As...</t>
   </si>
   <si>
     <t>CECDSAS - Educação, Cultura, Desporto, Saúde e Assistência Social</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/929/012._educacao_cultura_desporto_saude_e_aasistencia.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/929/012._educacao_cultura_desporto_saude_e_aasistencia.pdf</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>POITE</t>
   </si>
   <si>
     <t>Parecer Obras e Infraestrutura, Transporte ...</t>
   </si>
   <si>
     <t>COITAMA - Obras e Infraestrutura, Transporte, Agricultura e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/864/05._comissao_de_obras_e_infraestrutura_transporte_agricultura_e_meio_ambiente.pdf</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/864/05._comissao_de_obras_e_infraestrutura_transporte_agricultura_e_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL E PELA ADMISSIBILIDADE NA ÍNTEGRA DO PROJETO DE LEI MUNICIPAL 005/2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4047,67 +3179,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/771/projeto_de_lei_001_2025_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/773/projeto_de_lei_-_003_credito_especial_praca_para_mototaxista.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/774/04.projeto_de_lei_004_2025_autorizacao_de_convenio_estudantes_universitarios.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/775/projeto_de_lei_005_2025_conselho_de_meio_ambiente_e_fundo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/748/07.projeto_de_lei_007_2025_habitacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/750/projeto_de_lei_008_2025_denomina_rua_jonas_roque.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/754/projeto_de_lei_009_-_ppa_no_pmss_2026_a_2029.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/755/projeto_de_lei_010_ldo_pmss_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/920/011.projeto_de_lei_no_011_2025_alteracao_de_lei_contratacao_pessoal_por_tempo_determinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/921/012.projeto_de_lei_no_012_2025_projeto_de_lei_conselho_esporte.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1003/projeto_de_lei_credito_especial_o_pereirao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1041/016.projeto_de_lei_016-_2025_ppa_no_pmss_2026_a_2029_altera_artigo_2_inclui_agenda_transversal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1084/projeto_de_lei_017_2025_hospital_denominacao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1101/lei_no_0682-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1110/projeto_de_lei_n_019_2025_proibicao_de_animais_em_vias_publicas_-_ass.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1111/projeto_de_lei_020_-_carteira_de_identificacao_pcd_e_tea_-_ass.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1112/projeto_de_lei_-_021_credito_especial_destacamento_municipal_de_seguranca_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/716/001._p.l_-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/904/03._projeto_de_lei_-_autismo_-_alterado.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1006/04._projeto_de_lei_-_transporte_para_autistas1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1033/05._reestruturacao_dos_cargos_-_corrigido_1.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/831/lei_complementar_002_2025_-_criacao_e_extincao_de_cargos_reestrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/747/projeto_de_lei_006_2025_alteracao_do_art._51.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1040/015.projeto_de_lei_complementar_015_2025_-_hospital.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/800/1._titulo_-_styvenson__-_10.03.20251.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/801/2._titulo_-_dorgival__-_10.03.20251.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/842/4._titulo_-_ginaldo__-_flavio1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/843/5._titulo_-_francisco_pt__-_flavio1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/844/6._titulo_-_antonio_-_vicente1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/846/7._medalha_-_vitoria_-_ivan1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/847/8._medalha_-_elismonica_-_ivan1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/848/9._comenda_-_mario_-_ricardo1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/849/10._comenda_-_carlos_-_ricardo1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/850/11._comenda_-_laercio_-_toinho1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/851/12._titulo_-_richiele__-_toinho1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/852/13._medalha_-_maria_das_gracas_-_toinho1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/853/14._medalha_-_merces_-_fernanda1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/854/15._medalha_-_patricia_-_fernanda1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/855/16._comenda_-_proscila_-_falta1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/856/17._comenda_-_luiz_-_fernanda1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/857/18._titulo_-_lindivan__-_fernanda1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/858/19._titulo_-_wilton__-_fernanda1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1113/projeto_de_decreto_20.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/830/2._procuradoria_da_mulher_-_fernanda1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/687/requerimento_01.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/688/requerimento_02.2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/689/requerimento_03.2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/690/requerimento_04.2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/691/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/692/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/693/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/694/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/695/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/696/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/697/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/698/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/699/requerimento_014.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/700/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/701/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/702/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/723/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/724/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/725/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/726/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/727/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/728/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/729/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/730/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/731/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/732/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/733/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/734/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/735/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/736/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/721/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/859/033._ricardo_4_-_academia_ao_ar_livre.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/717/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/718/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/719/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/720/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/741/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/742/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/743/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/744/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/745/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/751/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/752/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/753/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/823/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/824/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/869/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/870/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/871/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/872/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/903/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/905/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/906/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/907/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/913/requerimento_056.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/914/requerimento_057.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/915/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/916/requerimento_059.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/918/requerimento_060.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/919/requerimento_061.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/922/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/923/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/994/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/995/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/996/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/997/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/998/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/999/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1000/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1004/requerimento_71.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1005/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1007/requerimento_73.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1008/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1009/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1010/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1016/requerimento_077.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1017/requerimento_078.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1018/requerimento_079.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1019/requerimento_080.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1022/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1023/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1024/requerimento_83.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1025/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1026/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1027/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1028/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1029/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1030/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1031/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1059/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1060/requerimento_94.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1061/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1062/requerimento_96.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1065/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1066/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1067/requerimento_99.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1068/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1069/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1070/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1071/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1072/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1073/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1074/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1078/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1079/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1080/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1082/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1086/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1089/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1090/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1091/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1094/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1095/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1097/requerimento_118.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1102/requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1104/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1105/reuquerimento_121.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1106/requerimento_122.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1107/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1108/requerimento_124.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1114/requerimento_125.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1115/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1116/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1117/requerimento_128.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1118/requerimento_129.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1119/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1124/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1125/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1127/reqauerimento_133.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1128/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1135/requerimento_135.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1136/requerimento_136.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/737/mocao_01.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/739/mocao_03.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/740/mocao_04.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/779/mocao_05.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/832/mocao_06.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/873/mocao_de_aplausos_e_parabens_07.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/908/mocao_08.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/909/mocao_09.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/924/mocao_de_parabens_011.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/925/mocao_de_parabens_012.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/926/mocao_de_pesar_013.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/993/mocao_de_pesar_14.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1001/mocao_15.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1002/mocao_16.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1020/mocao_017.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1021/mocao_018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1035/mocao_19.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1032/mocao_20.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1063/mocao_aplauso_e_parabens_21.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1064/mocao_de_aplauso_22.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1081/mocao_de_parabens_24.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1087/mocao_025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1088/mocao_026.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1099/mocao_27.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1098/mocao_28.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1109/mocao_de_pesar_29.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/930/portaria_01.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/932/portaria_03.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/933/portaria_04.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/934/portaria_05.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/935/portaria_06.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/936/portaria_07.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/938/portaria_09.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/939/portaria_10.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/940/portaria_11.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/941/portaria_12.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/942/portaria_13.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/943/portaria_14.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/944/portaria_15.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/945/portaria_no16.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/946/portaria_no17.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/947/portaria_no18.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/948/portaria_no19.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/949/portaria_n.o_020_2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/950/portaria_n.o_021_2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/951/portaria_n.o_022_2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/952/portaria_n.o_023_2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/953/portaria_n.o_024_2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/954/portaria_n.o_025_2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/955/portaria_n.o_026_2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/956/portaria_n.o_027_2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/957/portaria_n.o_028_2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/958/portaria_n.o_029_2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/959/portaria_n.o_030_2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/960/portaria_n.o_031_2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/961/portaria_n.o_032_2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/962/portaria_n.o_033_2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/963/portaria_n.o_034_2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/964/portaria_n.o_035_2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/965/portaria_n.o_036_2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/966/diario_oficial_-_edicao_no_2118_-_portaria_n.o_037_2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/967/portaria_n.o_038_2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/968/diario_oficial_-_arquivo_039._portaria_-_comite_gestor.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/969/portaria_.40.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/970/portaria_.041.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/971/portaria_42.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/972/portaria_43.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/973/portaria_44.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/974/portaria_45.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/975/portaria_46.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/976/portaria_47.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/977/portaria_48.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/978/portaria_49.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/979/portaria_50.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/980/portaria_n051.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/981/portaria_n052.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/983/port_54.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/984/port_55.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/985/port._56.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/986/port._57.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/987/port_58.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/988/port_59.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/989/port_60.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1011/portaria_.061.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1012/portaria_.062.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1013/portaria_.063.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1014/portaria_.064.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1015/portaria_.065.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1038/portaria_.066.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1039/port_067.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1047/port_068.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1048/port_069.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1049/port_070.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1050/port_71.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1051/port_072.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1052/port_073.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1053/port_074.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1054/port_075.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1055/port_076.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1120/77.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1121/78.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1122/79.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1123/80.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1131/mpdf.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1132/82.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1133/83.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1134/84.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1140/portaria_085.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1142/port_87_inc.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1143/port_088_inc.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1144/port_89_inc.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1145/port_90.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1146/port_91.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1147/port_092.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1137/emenda_n001_ao_projeto_de_lei_n_0192025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/686/pauta_da_1a_reuniao_ordinaria_da_ccljrf.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/910/pauta_da_2a_reuniao_ordinaria_das_ccljrf.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/911/pauta_da_3a_reuniao_ordinaria_da_ccljrf.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/912/pauta_da_4a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/838/01._comissao_de_constituicao_legislacao_justica_e_redacao_final_-1.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/839/03._comissao_de_constituicao_legislacao_justica_e_redacao_final_-1.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/840/04._comissao_de_constituicao_legislacao_justica_e_redacao_final_-_-_copia1.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/841/05._comissao_de_constituicao_legislacao_justica_e_redacao_final_-1.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/860/06._comissao_de_constituicao_legislacao_justica_e_redacao_final_-_-_copia1.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/874/07._comissao_de_constituicao_legislacao_justica_e_redacao_final_-_-_copia_-_copia1.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/875/08._comissao_de_constituicao_legislacao_justica_e_redacao_final_-1.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/876/06._comissao_de_constituicao_legislacao_justica_e_redacao_final_-_-_copia1.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/877/02_comissao_de_constituicao_legislacao_justica_e_redacao_final1.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/927/11._comissao_de_constituicao_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/928/12._comissao_de_constituicao_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1036/comissao_de_constituicao_legislacao_justica_e_redacao_final_-_copia.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1056/scanner_20250923_3.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1057/scanner_20250923.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1076/01._emenda_comissao_de_constituicao_legislacao_justica_e_redacao_final_-_copia.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1138/parecer_comissao_do_projeto_19.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1139/07._comissao_de_constituicao_legislacao_justica_e_redacao_final_-_-_copia_-_copia.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/861/01._financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/862/01._financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1037/comissao_de_financas_orcamento_e_tributacao_-_copia.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1058/scanner_20250923_2.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1092/comissao_pj_14.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/929/012._educacao_cultura_desporto_saude_e_aasistencia.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/864/05._comissao_de_obras_e_infraestrutura_transporte_agricultura_e_meio_ambiente.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/771/projeto_de_lei_001_2025_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/773/projeto_de_lei_-_003_credito_especial_praca_para_mototaxista.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/774/04.projeto_de_lei_004_2025_autorizacao_de_convenio_estudantes_universitarios.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/775/projeto_de_lei_005_2025_conselho_de_meio_ambiente_e_fundo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/748/07.projeto_de_lei_007_2025_habitacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/750/projeto_de_lei_008_2025_denomina_rua_jonas_roque.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/754/projeto_de_lei_009_-_ppa_no_pmss_2026_a_2029.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/755/projeto_de_lei_010_ldo_pmss_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/920/011.projeto_de_lei_no_011_2025_alteracao_de_lei_contratacao_pessoal_por_tempo_determinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/921/012.projeto_de_lei_no_012_2025_projeto_de_lei_conselho_esporte.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1003/projeto_de_lei_credito_especial_o_pereirao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1041/016.projeto_de_lei_016-_2025_ppa_no_pmss_2026_a_2029_altera_artigo_2_inclui_agenda_transversal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1084/projeto_de_lei_017_2025_hospital_denominacao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1101/lei_no_0682-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1110/projeto_de_lei_n_019_2025_proibicao_de_animais_em_vias_publicas_-_ass.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1111/projeto_de_lei_020_-_carteira_de_identificacao_pcd_e_tea_-_ass.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1112/projeto_de_lei_-_021_credito_especial_destacamento_municipal_de_seguranca_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/716/001._p.l_-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/904/03._projeto_de_lei_-_autismo_-_alterado.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1006/04._projeto_de_lei_-_transporte_para_autistas1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1033/05._reestruturacao_dos_cargos_-_corrigido_1.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/831/lei_complementar_002_2025_-_criacao_e_extincao_de_cargos_reestrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/747/projeto_de_lei_006_2025_alteracao_do_art._51.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1040/015.projeto_de_lei_complementar_015_2025_-_hospital.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/800/1._titulo_-_styvenson__-_10.03.20251.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/801/2._titulo_-_dorgival__-_10.03.20251.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/842/4._titulo_-_ginaldo__-_flavio1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/843/5._titulo_-_francisco_pt__-_flavio1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/844/6._titulo_-_antonio_-_vicente1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/846/7._medalha_-_vitoria_-_ivan1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/847/8._medalha_-_elismonica_-_ivan1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/848/9._comenda_-_mario_-_ricardo1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/849/10._comenda_-_carlos_-_ricardo1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/850/11._comenda_-_laercio_-_toinho1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/851/12._titulo_-_richiele__-_toinho1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/852/13._medalha_-_maria_das_gracas_-_toinho1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/853/14._medalha_-_merces_-_fernanda1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/854/15._medalha_-_patricia_-_fernanda1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/855/16._comenda_-_proscila_-_falta1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/856/17._comenda_-_luiz_-_fernanda1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/857/18._titulo_-_lindivan__-_fernanda1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/858/19._titulo_-_wilton__-_fernanda1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1113/projeto_de_decreto_20.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/830/2._procuradoria_da_mulher_-_fernanda1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/687/requerimento_01.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/688/requerimento_02.2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/689/requerimento_03.2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/690/requerimento_04.2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/691/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/692/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/693/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/694/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/695/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/696/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/697/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/698/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/699/requerimento_014.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/700/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/701/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/702/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/723/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/724/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/725/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/726/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/727/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/728/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/729/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/730/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/731/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/732/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/733/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/734/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/735/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/736/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/721/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/859/033._ricardo_4_-_academia_ao_ar_livre.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/717/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/718/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/719/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/720/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/741/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/742/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/743/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/744/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/745/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/751/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/752/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/753/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/823/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/824/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/869/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/870/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/871/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/872/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/903/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/905/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/906/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/907/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/913/requerimento_056.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/914/requerimento_057.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/915/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/916/requerimento_059.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/918/requerimento_060.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/919/requerimento_061.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/922/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/923/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/994/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/995/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/996/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/997/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/998/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/999/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1000/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1004/requerimento_71.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1005/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1007/requerimento_73.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1008/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1009/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1010/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1016/requerimento_077.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1017/requerimento_078.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1018/requerimento_079.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1019/requerimento_080.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1022/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1023/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1024/requerimento_83.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1025/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1026/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1027/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1028/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1029/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1030/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1031/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1059/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1060/requerimento_94.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1061/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1062/requerimento_96.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1065/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1066/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1067/requerimento_99.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1068/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1069/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1070/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1071/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1072/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1073/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1074/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1078/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1079/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1080/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1082/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1086/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1089/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1090/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1091/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1094/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1095/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1097/requerimento_118.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1102/requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1104/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1105/reuquerimento_121.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1106/requerimento_122.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1107/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1108/requerimento_124.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1114/requerimento_125.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1115/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1116/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1117/requerimento_128.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1118/requerimento_129.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1119/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1124/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1125/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1127/reqauerimento_133.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1128/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1135/requerimento_135.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1136/requerimento_136.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/737/mocao_01.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/739/mocao_03.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/740/mocao_04.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/779/mocao_05.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/832/mocao_06.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/873/mocao_de_aplausos_e_parabens_07.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/908/mocao_08.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/909/mocao_09.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/924/mocao_de_parabens_011.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/925/mocao_de_parabens_012.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/926/mocao_de_pesar_013.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/993/mocao_de_pesar_14.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1001/mocao_15.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1002/mocao_16.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1020/mocao_017.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1021/mocao_018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1035/mocao_19.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1032/mocao_20.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1063/mocao_aplauso_e_parabens_21.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1064/mocao_de_aplauso_22.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1081/mocao_de_parabens_24.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1087/mocao_025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1088/mocao_026.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1099/mocao_27.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1098/mocao_28.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1109/mocao_de_pesar_29.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1166/veto_a_emenda.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1137/emenda_n001_ao_projeto_de_lei_n_0192025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/686/pauta_da_1a_reuniao_ordinaria_da_ccljrf.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/910/pauta_da_2a_reuniao_ordinaria_das_ccljrf.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/911/pauta_da_3a_reuniao_ordinaria_da_ccljrf.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/912/pauta_da_4a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/838/01._comissao_de_constituicao_legislacao_justica_e_redacao_final_-1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/839/03._comissao_de_constituicao_legislacao_justica_e_redacao_final_-1.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/840/04._comissao_de_constituicao_legislacao_justica_e_redacao_final_-_-_copia1.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/841/05._comissao_de_constituicao_legislacao_justica_e_redacao_final_-1.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/860/06._comissao_de_constituicao_legislacao_justica_e_redacao_final_-_-_copia1.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/874/07._comissao_de_constituicao_legislacao_justica_e_redacao_final_-_-_copia_-_copia1.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/875/08._comissao_de_constituicao_legislacao_justica_e_redacao_final_-1.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/876/06._comissao_de_constituicao_legislacao_justica_e_redacao_final_-_-_copia1.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/877/02_comissao_de_constituicao_legislacao_justica_e_redacao_final1.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/927/11._comissao_de_constituicao_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/928/12._comissao_de_constituicao_legislacao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1036/comissao_de_constituicao_legislacao_justica_e_redacao_final_-_copia.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1056/scanner_20250923_3.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1057/scanner_20250923.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1076/01._emenda_comissao_de_constituicao_legislacao_justica_e_redacao_final_-_copia.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1138/parecer_comissao_do_projeto_19.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1139/07._comissao_de_constituicao_legislacao_justica_e_redacao_final_-_-_copia_-_copia.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/861/01._financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/862/01._financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1037/comissao_de_financas_orcamento_e_tributacao_-_copia.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1058/scanner_20250923_2.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/1092/comissao_pj_14.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/929/012._educacao_cultura_desporto_saude_e_aasistencia.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2025/864/05._comissao_de_obras_e_infraestrutura_transporte_agricultura_e_meio_ambiente.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H338"/>
+  <dimension ref="A1:H247"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="67.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="172.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="171.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -6242,6370 +5374,4280 @@
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>308</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>309</v>
       </c>
       <c r="D84" t="s">
         <v>203</v>
       </c>
       <c r="E84" t="s">
         <v>204</v>
       </c>
       <c r="F84" t="s">
         <v>215</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>310</v>
       </c>
       <c r="H84" t="s">
-        <v>258</v>
+        <v>311</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D85" t="s">
         <v>203</v>
       </c>
       <c r="E85" t="s">
         <v>204</v>
       </c>
       <c r="F85" t="s">
         <v>158</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="H85" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D86" t="s">
         <v>203</v>
       </c>
       <c r="E86" t="s">
         <v>204</v>
       </c>
       <c r="F86" t="s">
         <v>174</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="H86" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D87" t="s">
         <v>203</v>
       </c>
       <c r="E87" t="s">
         <v>204</v>
       </c>
       <c r="F87" t="s">
         <v>174</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="H87" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D88" t="s">
         <v>203</v>
       </c>
       <c r="E88" t="s">
         <v>204</v>
       </c>
       <c r="F88" t="s">
         <v>140</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="H88" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D89" t="s">
         <v>203</v>
       </c>
       <c r="E89" t="s">
         <v>204</v>
       </c>
       <c r="F89" t="s">
         <v>96</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="H89" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D90" t="s">
         <v>203</v>
       </c>
       <c r="E90" t="s">
         <v>204</v>
       </c>
       <c r="F90" t="s">
         <v>100</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="H90" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D91" t="s">
         <v>203</v>
       </c>
       <c r="E91" t="s">
         <v>204</v>
       </c>
       <c r="F91" t="s">
         <v>151</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="H91" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D92" t="s">
         <v>203</v>
       </c>
       <c r="E92" t="s">
         <v>204</v>
       </c>
       <c r="F92" t="s">
         <v>151</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="H92" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D93" t="s">
         <v>203</v>
       </c>
       <c r="E93" t="s">
         <v>204</v>
       </c>
       <c r="F93" t="s">
         <v>110</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="H93" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D94" t="s">
         <v>203</v>
       </c>
       <c r="E94" t="s">
         <v>204</v>
       </c>
       <c r="F94" t="s">
         <v>174</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="H94" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D95" t="s">
         <v>203</v>
       </c>
       <c r="E95" t="s">
         <v>204</v>
       </c>
       <c r="F95" t="s">
         <v>174</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="H95" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D96" t="s">
         <v>203</v>
       </c>
       <c r="E96" t="s">
         <v>204</v>
       </c>
       <c r="F96" t="s">
         <v>151</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H96" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D97" t="s">
         <v>203</v>
       </c>
       <c r="E97" t="s">
         <v>204</v>
       </c>
       <c r="F97" t="s">
         <v>96</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="H97" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D98" t="s">
         <v>203</v>
       </c>
       <c r="E98" t="s">
         <v>204</v>
       </c>
       <c r="F98" t="s">
         <v>174</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="H98" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D99" t="s">
         <v>203</v>
       </c>
       <c r="E99" t="s">
         <v>204</v>
       </c>
       <c r="F99" t="s">
         <v>174</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="H99" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D100" t="s">
         <v>203</v>
       </c>
       <c r="E100" t="s">
         <v>204</v>
       </c>
       <c r="F100" t="s">
         <v>151</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="H100" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D101" t="s">
         <v>203</v>
       </c>
       <c r="E101" t="s">
         <v>204</v>
       </c>
       <c r="F101" t="s">
         <v>151</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="H101" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D102" t="s">
         <v>203</v>
       </c>
       <c r="E102" t="s">
         <v>204</v>
       </c>
       <c r="F102" t="s">
         <v>96</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="H102" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D103" t="s">
         <v>203</v>
       </c>
       <c r="E103" t="s">
         <v>204</v>
       </c>
       <c r="F103" t="s">
         <v>174</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="H103" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D104" t="s">
         <v>203</v>
       </c>
       <c r="E104" t="s">
         <v>204</v>
       </c>
       <c r="F104" t="s">
         <v>174</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="H104" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D105" t="s">
         <v>203</v>
       </c>
       <c r="E105" t="s">
         <v>204</v>
       </c>
       <c r="F105" t="s">
         <v>96</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="H105" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D106" t="s">
         <v>203</v>
       </c>
       <c r="E106" t="s">
         <v>204</v>
       </c>
       <c r="F106" t="s">
         <v>100</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="H106" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D107" t="s">
         <v>203</v>
       </c>
       <c r="E107" t="s">
         <v>204</v>
       </c>
       <c r="F107" t="s">
         <v>174</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="H107" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="D108" t="s">
         <v>203</v>
       </c>
       <c r="E108" t="s">
         <v>204</v>
       </c>
       <c r="F108" t="s">
         <v>100</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="H108" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D109" t="s">
         <v>203</v>
       </c>
       <c r="E109" t="s">
         <v>204</v>
       </c>
       <c r="F109" t="s">
         <v>140</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="H109" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D110" t="s">
         <v>203</v>
       </c>
       <c r="E110" t="s">
         <v>204</v>
       </c>
       <c r="F110" t="s">
         <v>174</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="H110" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D111" t="s">
         <v>203</v>
       </c>
       <c r="E111" t="s">
         <v>204</v>
       </c>
       <c r="F111" t="s">
         <v>140</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="H111" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="D112" t="s">
         <v>203</v>
       </c>
       <c r="E112" t="s">
         <v>204</v>
       </c>
       <c r="F112" t="s">
         <v>151</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="H112" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D113" t="s">
         <v>203</v>
       </c>
       <c r="E113" t="s">
         <v>204</v>
       </c>
       <c r="F113" t="s">
         <v>151</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="H113" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D114" t="s">
         <v>203</v>
       </c>
       <c r="E114" t="s">
         <v>204</v>
       </c>
       <c r="F114" t="s">
         <v>215</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="H114" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D115" t="s">
         <v>203</v>
       </c>
       <c r="E115" t="s">
         <v>204</v>
       </c>
       <c r="F115" t="s">
         <v>174</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="H115" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D116" t="s">
         <v>203</v>
       </c>
       <c r="E116" t="s">
         <v>204</v>
       </c>
       <c r="F116" t="s">
         <v>96</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="H116" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D117" t="s">
         <v>203</v>
       </c>
       <c r="E117" t="s">
         <v>204</v>
       </c>
       <c r="F117" t="s">
         <v>174</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="H117" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D118" t="s">
         <v>203</v>
       </c>
       <c r="E118" t="s">
         <v>204</v>
       </c>
       <c r="F118" t="s">
         <v>174</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="H118" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D119" t="s">
         <v>203</v>
       </c>
       <c r="E119" t="s">
         <v>204</v>
       </c>
       <c r="F119" t="s">
         <v>208</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="H119" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D120" t="s">
         <v>203</v>
       </c>
       <c r="E120" t="s">
         <v>204</v>
       </c>
       <c r="F120" t="s">
         <v>208</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="H120" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="D121" t="s">
         <v>203</v>
       </c>
       <c r="E121" t="s">
         <v>204</v>
       </c>
       <c r="F121" t="s">
         <v>100</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="H121" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D122" t="s">
         <v>203</v>
       </c>
       <c r="E122" t="s">
         <v>204</v>
       </c>
       <c r="F122" t="s">
         <v>174</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="H122" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D123" t="s">
         <v>203</v>
       </c>
       <c r="E123" t="s">
         <v>204</v>
       </c>
       <c r="F123" t="s">
         <v>96</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="H123" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="D124" t="s">
         <v>203</v>
       </c>
       <c r="E124" t="s">
         <v>204</v>
       </c>
       <c r="F124" t="s">
         <v>110</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="H124" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D125" t="s">
         <v>203</v>
       </c>
       <c r="E125" t="s">
         <v>204</v>
       </c>
       <c r="F125" t="s">
         <v>110</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="H125" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="D126" t="s">
         <v>203</v>
       </c>
       <c r="E126" t="s">
         <v>204</v>
       </c>
       <c r="F126" t="s">
         <v>100</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="H126" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="D127" t="s">
         <v>203</v>
       </c>
       <c r="E127" t="s">
         <v>204</v>
       </c>
       <c r="F127" t="s">
         <v>174</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="H127" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="D128" t="s">
         <v>203</v>
       </c>
       <c r="E128" t="s">
         <v>204</v>
       </c>
       <c r="F128" t="s">
         <v>140</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="H128" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="D129" t="s">
         <v>203</v>
       </c>
       <c r="E129" t="s">
         <v>204</v>
       </c>
       <c r="F129" t="s">
         <v>174</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="H129" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="D130" t="s">
         <v>203</v>
       </c>
       <c r="E130" t="s">
         <v>204</v>
       </c>
       <c r="F130" t="s">
         <v>96</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="H130" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="D131" t="s">
         <v>203</v>
       </c>
       <c r="E131" t="s">
         <v>204</v>
       </c>
       <c r="F131" t="s">
         <v>208</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="H131" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="D132" t="s">
         <v>203</v>
       </c>
       <c r="E132" t="s">
         <v>204</v>
       </c>
       <c r="F132" t="s">
         <v>110</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="H132" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="D133" t="s">
         <v>203</v>
       </c>
       <c r="E133" t="s">
         <v>204</v>
       </c>
       <c r="F133" t="s">
         <v>208</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="H133" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="D134" t="s">
         <v>203</v>
       </c>
       <c r="E134" t="s">
         <v>204</v>
       </c>
       <c r="F134" t="s">
         <v>100</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="H134" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="D135" t="s">
         <v>203</v>
       </c>
       <c r="E135" t="s">
         <v>204</v>
       </c>
       <c r="F135" t="s">
         <v>174</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="H135" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="D136" t="s">
         <v>203</v>
       </c>
       <c r="E136" t="s">
         <v>204</v>
       </c>
       <c r="F136" t="s">
         <v>110</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="H136" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="D137" t="s">
         <v>203</v>
       </c>
       <c r="E137" t="s">
         <v>204</v>
       </c>
       <c r="F137" t="s">
         <v>151</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="H137" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="D138" t="s">
         <v>203</v>
       </c>
       <c r="E138" t="s">
         <v>204</v>
       </c>
       <c r="F138" t="s">
         <v>100</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="H138" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D139" t="s">
         <v>203</v>
       </c>
       <c r="E139" t="s">
         <v>204</v>
       </c>
       <c r="F139" t="s">
         <v>100</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="H139" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="D140" t="s">
         <v>203</v>
       </c>
       <c r="E140" t="s">
         <v>204</v>
       </c>
       <c r="F140" t="s">
         <v>208</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="H140" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D141" t="s">
         <v>203</v>
       </c>
       <c r="E141" t="s">
         <v>204</v>
       </c>
       <c r="F141" t="s">
         <v>96</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="H141" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D142" t="s">
         <v>203</v>
       </c>
       <c r="E142" t="s">
         <v>204</v>
       </c>
       <c r="F142" t="s">
         <v>174</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="H142" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="D143" t="s">
         <v>203</v>
       </c>
       <c r="E143" t="s">
         <v>204</v>
       </c>
       <c r="F143" t="s">
         <v>158</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H143" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="D144" t="s">
         <v>203</v>
       </c>
       <c r="E144" t="s">
         <v>204</v>
       </c>
       <c r="F144" t="s">
         <v>174</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H144" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="D145" t="s">
         <v>203</v>
       </c>
       <c r="E145" t="s">
         <v>204</v>
       </c>
       <c r="F145" t="s">
         <v>208</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="H145" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="D146" t="s">
         <v>203</v>
       </c>
       <c r="E146" t="s">
         <v>204</v>
       </c>
       <c r="F146" t="s">
         <v>100</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="H146" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D147" t="s">
         <v>203</v>
       </c>
       <c r="E147" t="s">
         <v>204</v>
       </c>
       <c r="F147" t="s">
         <v>174</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="H147" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="D148" t="s">
         <v>203</v>
       </c>
       <c r="E148" t="s">
         <v>204</v>
       </c>
       <c r="F148" t="s">
         <v>151</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="H148" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="D149" t="s">
         <v>203</v>
       </c>
       <c r="E149" t="s">
         <v>204</v>
       </c>
       <c r="F149" t="s">
         <v>147</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="H149" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="D150" t="s">
         <v>203</v>
       </c>
       <c r="E150" t="s">
         <v>204</v>
       </c>
       <c r="F150" t="s">
         <v>208</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="H150" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D151" t="s">
         <v>203</v>
       </c>
       <c r="E151" t="s">
         <v>204</v>
       </c>
       <c r="F151" t="s">
         <v>147</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="H151" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="D152" t="s">
         <v>203</v>
       </c>
       <c r="E152" t="s">
         <v>204</v>
       </c>
       <c r="F152" t="s">
         <v>151</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="H152" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="D153" t="s">
         <v>203</v>
       </c>
       <c r="E153" t="s">
         <v>204</v>
       </c>
       <c r="F153" t="s">
         <v>100</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="H153" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D154" t="s">
         <v>203</v>
       </c>
       <c r="E154" t="s">
         <v>204</v>
       </c>
       <c r="F154" t="s">
         <v>208</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="H154" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="D155" t="s">
         <v>203</v>
       </c>
       <c r="E155" t="s">
         <v>204</v>
       </c>
       <c r="F155" t="s">
         <v>158</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="H155" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="D156" t="s">
         <v>203</v>
       </c>
       <c r="E156" t="s">
         <v>204</v>
       </c>
       <c r="F156" t="s">
         <v>174</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="H156" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="D157" t="s">
         <v>203</v>
       </c>
       <c r="E157" t="s">
         <v>204</v>
       </c>
       <c r="F157" t="s">
         <v>96</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="H157" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="D158" t="s">
         <v>203</v>
       </c>
       <c r="E158" t="s">
         <v>204</v>
       </c>
       <c r="F158" t="s">
         <v>96</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="H158" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="D159" t="s">
         <v>203</v>
       </c>
       <c r="E159" t="s">
         <v>204</v>
       </c>
       <c r="F159" t="s">
         <v>140</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="H159" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="D160" t="s">
         <v>203</v>
       </c>
       <c r="E160" t="s">
         <v>204</v>
       </c>
       <c r="F160" t="s">
         <v>174</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="H160" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="D161" t="s">
         <v>203</v>
       </c>
       <c r="E161" t="s">
         <v>204</v>
       </c>
       <c r="F161" t="s">
         <v>140</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="H161" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="D162" t="s">
         <v>203</v>
       </c>
       <c r="E162" t="s">
         <v>204</v>
       </c>
       <c r="F162" t="s">
         <v>174</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="H162" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="D163" t="s">
         <v>203</v>
       </c>
       <c r="E163" t="s">
         <v>204</v>
       </c>
       <c r="F163" t="s">
         <v>110</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="H163" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="D164" t="s">
         <v>203</v>
       </c>
       <c r="E164" t="s">
         <v>204</v>
       </c>
       <c r="F164" t="s">
         <v>174</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="H164" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="D165" t="s">
         <v>203</v>
       </c>
       <c r="E165" t="s">
         <v>204</v>
       </c>
       <c r="F165" t="s">
         <v>174</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="H165" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D166" t="s">
         <v>203</v>
       </c>
       <c r="E166" t="s">
         <v>204</v>
       </c>
       <c r="F166" t="s">
         <v>158</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="H166" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="D167" t="s">
         <v>203</v>
       </c>
       <c r="E167" t="s">
         <v>204</v>
       </c>
       <c r="F167" t="s">
         <v>96</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="H167" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="D168" t="s">
         <v>203</v>
       </c>
       <c r="E168" t="s">
         <v>204</v>
       </c>
       <c r="F168" t="s">
         <v>174</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="H168" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="D169" t="s">
         <v>203</v>
       </c>
       <c r="E169" t="s">
         <v>204</v>
       </c>
       <c r="F169" t="s">
         <v>208</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H169" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="D170" t="s">
         <v>203</v>
       </c>
       <c r="E170" t="s">
         <v>204</v>
       </c>
       <c r="F170" t="s">
         <v>100</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="H170" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="D171" t="s">
         <v>203</v>
       </c>
       <c r="E171" t="s">
         <v>204</v>
       </c>
       <c r="F171" t="s">
         <v>140</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="H171" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D172" t="s">
         <v>203</v>
       </c>
       <c r="E172" t="s">
         <v>204</v>
       </c>
       <c r="F172" t="s">
         <v>174</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="H172" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="D173" t="s">
         <v>203</v>
       </c>
       <c r="E173" t="s">
         <v>204</v>
       </c>
       <c r="F173" t="s">
         <v>100</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="H173" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="D174" t="s">
         <v>203</v>
       </c>
       <c r="E174" t="s">
         <v>204</v>
       </c>
       <c r="F174" t="s">
         <v>100</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="H174" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="D175" t="s">
         <v>203</v>
       </c>
       <c r="E175" t="s">
         <v>204</v>
       </c>
       <c r="F175" t="s">
         <v>151</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="H175" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="D176" t="s">
         <v>203</v>
       </c>
       <c r="E176" t="s">
         <v>204</v>
       </c>
       <c r="F176" t="s">
         <v>158</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="H176" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="D177" t="s">
         <v>203</v>
       </c>
       <c r="E177" t="s">
         <v>204</v>
       </c>
       <c r="F177" t="s">
         <v>100</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="H177" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="D178" t="s">
         <v>203</v>
       </c>
       <c r="E178" t="s">
         <v>204</v>
       </c>
       <c r="F178" t="s">
         <v>100</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="H178" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="D179" t="s">
         <v>203</v>
       </c>
       <c r="E179" t="s">
         <v>204</v>
       </c>
       <c r="F179" t="s">
         <v>174</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="H179" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="D180" t="s">
         <v>203</v>
       </c>
       <c r="E180" t="s">
         <v>204</v>
       </c>
       <c r="F180" t="s">
         <v>174</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="H180" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D181" t="s">
         <v>203</v>
       </c>
       <c r="E181" t="s">
         <v>204</v>
       </c>
       <c r="F181" t="s">
         <v>158</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="H181" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="D182" t="s">
         <v>203</v>
       </c>
       <c r="E182" t="s">
         <v>204</v>
       </c>
       <c r="F182" t="s">
         <v>151</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="H182" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D183" t="s">
         <v>203</v>
       </c>
       <c r="E183" t="s">
         <v>204</v>
       </c>
       <c r="F183" t="s">
         <v>208</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="H183" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="D184" t="s">
         <v>203</v>
       </c>
       <c r="E184" t="s">
         <v>204</v>
       </c>
       <c r="F184" t="s">
         <v>174</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="H184" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D185" t="s">
         <v>203</v>
       </c>
       <c r="E185" t="s">
         <v>204</v>
       </c>
       <c r="F185" t="s">
         <v>100</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="H185" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="D186" t="s">
         <v>203</v>
       </c>
       <c r="E186" t="s">
         <v>204</v>
       </c>
       <c r="F186" t="s">
         <v>174</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="H186" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="D187" t="s">
         <v>203</v>
       </c>
       <c r="E187" t="s">
         <v>204</v>
       </c>
       <c r="F187" t="s">
         <v>100</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="H187" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="D188" t="s">
         <v>203</v>
       </c>
       <c r="E188" t="s">
         <v>204</v>
       </c>
       <c r="F188" t="s">
         <v>215</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="H188" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
         <v>10</v>
       </c>
       <c r="D189" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E189" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F189" t="s">
         <v>140</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="H189" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
         <v>113</v>
       </c>
       <c r="D190" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E190" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H190" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
         <v>23</v>
       </c>
       <c r="D191" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E191" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F191" t="s">
         <v>151</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="H191" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
         <v>27</v>
       </c>
       <c r="D192" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E192" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F192" t="s">
         <v>140</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="H192" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
         <v>31</v>
       </c>
       <c r="D193" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E193" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F193" t="s">
         <v>96</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="H193" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
         <v>107</v>
       </c>
       <c r="D194" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E194" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F194" t="s">
         <v>147</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="H194" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
         <v>35</v>
       </c>
       <c r="D195" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E195" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F195" t="s">
         <v>158</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="H195" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
         <v>39</v>
       </c>
       <c r="D196" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E196" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F196" t="s">
         <v>96</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="H196" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
         <v>43</v>
       </c>
       <c r="D197" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E197" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F197" t="s">
         <v>174</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="H197" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
         <v>47</v>
       </c>
       <c r="D198" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E198" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F198" t="s">
         <v>140</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H198" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
         <v>51</v>
       </c>
       <c r="D199" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E199" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F199" t="s">
         <v>174</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="H199" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
         <v>55</v>
       </c>
       <c r="D200" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E200" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F200" t="s">
         <v>215</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="H200" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
         <v>59</v>
       </c>
       <c r="D201" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E201" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="H201" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
         <v>63</v>
       </c>
       <c r="D202" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E202" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F202" t="s">
         <v>96</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="H202" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
         <v>122</v>
       </c>
       <c r="D203" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E203" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F203" t="s">
         <v>110</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="H203" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
         <v>66</v>
       </c>
       <c r="D204" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E204" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F204" t="s">
         <v>208</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="H204" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
         <v>70</v>
       </c>
       <c r="D205" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E205" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F205" t="s">
         <v>174</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="H205" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
         <v>74</v>
       </c>
       <c r="D206" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E206" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F206" t="s">
         <v>96</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="H206" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
         <v>78</v>
       </c>
       <c r="D207" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E207" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F207" t="s">
         <v>174</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="H207" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
         <v>82</v>
       </c>
       <c r="D208" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E208" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F208" t="s">
         <v>158</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="H208" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
         <v>86</v>
       </c>
       <c r="D209" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E209" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F209" t="s">
         <v>140</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="H209" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
         <v>269</v>
       </c>
       <c r="D210" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E210" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F210" t="s">
         <v>174</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="H210" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
         <v>273</v>
       </c>
       <c r="D211" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E211" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F211" t="s">
         <v>100</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H211" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
         <v>277</v>
       </c>
       <c r="D212" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E212" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F212" t="s">
         <v>140</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="H212" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
         <v>281</v>
       </c>
       <c r="D213" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E213" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F213" t="s">
         <v>151</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="H213" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
         <v>285</v>
       </c>
       <c r="D214" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E214" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F214" t="s">
         <v>96</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="H214" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
         <v>289</v>
       </c>
       <c r="D215" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E215" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F215" t="s">
         <v>100</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="H215" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
         <v>293</v>
       </c>
       <c r="D216" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E216" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F216" t="s">
         <v>158</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="H216" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
         <v>297</v>
       </c>
       <c r="D217" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E217" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F217" t="s">
         <v>151</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="H217" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
         <v>10</v>
       </c>
       <c r="D218" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="E218" t="s">
-        <v>812</v>
+        <v>813</v>
+      </c>
+      <c r="F218" t="s">
+        <v>19</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="H218" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>113</v>
+        <v>10</v>
       </c>
       <c r="D219" t="s">
-        <v>811</v>
+        <v>817</v>
       </c>
       <c r="E219" t="s">
-        <v>812</v>
+        <v>818</v>
+      </c>
+      <c r="F219" t="s">
+        <v>819</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>14</v>
+        <v>820</v>
       </c>
       <c r="H219" t="s">
-        <v>816</v>
+        <v>821</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D220" t="s">
-        <v>811</v>
+        <v>823</v>
       </c>
       <c r="E220" t="s">
-        <v>812</v>
+        <v>824</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>818</v>
+        <v>825</v>
       </c>
       <c r="H220" t="s">
-        <v>819</v>
+        <v>826</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>820</v>
+        <v>827</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="D221" t="s">
-        <v>811</v>
+        <v>823</v>
       </c>
       <c r="E221" t="s">
-        <v>812</v>
+        <v>824</v>
+      </c>
+      <c r="F221" t="s">
+        <v>828</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>821</v>
+        <v>829</v>
       </c>
       <c r="H221" t="s">
-        <v>822</v>
+        <v>830</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
+        <v>831</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>23</v>
+      </c>
+      <c r="D222" t="s">
         <v>823</v>
       </c>
-      <c r="B222" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E222" t="s">
-        <v>812</v>
+        <v>824</v>
+      </c>
+      <c r="F222" t="s">
+        <v>828</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>824</v>
+        <v>832</v>
       </c>
       <c r="H222" t="s">
-        <v>825</v>
+        <v>833</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>826</v>
+        <v>834</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
       <c r="D223" t="s">
-        <v>811</v>
+        <v>823</v>
       </c>
       <c r="E223" t="s">
-        <v>812</v>
+        <v>824</v>
+      </c>
+      <c r="F223" t="s">
+        <v>835</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>827</v>
+        <v>836</v>
       </c>
       <c r="H223" t="s">
-        <v>828</v>
+        <v>837</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>829</v>
+        <v>838</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D224" t="s">
-        <v>811</v>
+        <v>839</v>
       </c>
       <c r="E224" t="s">
-        <v>812</v>
+        <v>840</v>
+      </c>
+      <c r="F224" t="s">
+        <v>828</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>830</v>
+        <v>841</v>
       </c>
       <c r="H224" t="s">
-        <v>831</v>
+        <v>842</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>832</v>
+        <v>843</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>39</v>
+        <v>113</v>
       </c>
       <c r="D225" t="s">
-        <v>811</v>
+        <v>839</v>
       </c>
       <c r="E225" t="s">
-        <v>812</v>
+        <v>840</v>
+      </c>
+      <c r="F225" t="s">
+        <v>828</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>14</v>
+        <v>844</v>
       </c>
       <c r="H225" t="s">
-        <v>833</v>
+        <v>845</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>834</v>
+        <v>846</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="D226" t="s">
-        <v>811</v>
+        <v>839</v>
       </c>
       <c r="E226" t="s">
-        <v>812</v>
+        <v>840</v>
+      </c>
+      <c r="F226" t="s">
+        <v>828</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>835</v>
+        <v>847</v>
       </c>
       <c r="H226" t="s">
-        <v>836</v>
+        <v>848</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="D227" t="s">
-        <v>811</v>
+        <v>839</v>
       </c>
       <c r="E227" t="s">
-        <v>812</v>
+        <v>840</v>
+      </c>
+      <c r="F227" t="s">
+        <v>828</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>838</v>
+        <v>850</v>
       </c>
       <c r="H227" t="s">
-        <v>839</v>
+        <v>851</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
+        <v>852</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>31</v>
+      </c>
+      <c r="D228" t="s">
+        <v>839</v>
+      </c>
+      <c r="E228" t="s">
         <v>840</v>
       </c>
-      <c r="B228" t="s">
-[...9 lines deleted...]
-        <v>812</v>
+      <c r="F228" t="s">
+        <v>828</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>841</v>
+        <v>853</v>
       </c>
       <c r="H228" t="s">
-        <v>842</v>
+        <v>854</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>843</v>
+        <v>855</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>55</v>
+        <v>107</v>
       </c>
       <c r="D229" t="s">
-        <v>811</v>
+        <v>839</v>
       </c>
       <c r="E229" t="s">
-        <v>812</v>
+        <v>840</v>
+      </c>
+      <c r="F229" t="s">
+        <v>828</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>844</v>
+        <v>856</v>
       </c>
       <c r="H229" t="s">
-        <v>845</v>
+        <v>857</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>846</v>
+        <v>858</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="D230" t="s">
-        <v>811</v>
+        <v>839</v>
       </c>
       <c r="E230" t="s">
-        <v>812</v>
+        <v>840</v>
+      </c>
+      <c r="F230" t="s">
+        <v>828</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>847</v>
+        <v>859</v>
       </c>
       <c r="H230" t="s">
-        <v>848</v>
+        <v>860</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>849</v>
+        <v>861</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="D231" t="s">
-        <v>811</v>
+        <v>839</v>
       </c>
       <c r="E231" t="s">
-        <v>812</v>
+        <v>840</v>
+      </c>
+      <c r="F231" t="s">
+        <v>828</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>850</v>
+        <v>862</v>
       </c>
       <c r="H231" t="s">
-        <v>851</v>
+        <v>863</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>852</v>
+        <v>864</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>122</v>
+        <v>43</v>
       </c>
       <c r="D232" t="s">
-        <v>811</v>
+        <v>839</v>
       </c>
       <c r="E232" t="s">
-        <v>812</v>
+        <v>840</v>
+      </c>
+      <c r="F232" t="s">
+        <v>828</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>853</v>
+        <v>865</v>
       </c>
       <c r="H232" t="s">
-        <v>854</v>
+        <v>866</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>855</v>
+        <v>867</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="D233" t="s">
-        <v>811</v>
+        <v>839</v>
       </c>
       <c r="E233" t="s">
-        <v>812</v>
+        <v>840</v>
+      </c>
+      <c r="F233" t="s">
+        <v>828</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>856</v>
+        <v>868</v>
       </c>
       <c r="H233" t="s">
-        <v>857</v>
+        <v>869</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>858</v>
+        <v>870</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="D234" t="s">
-        <v>811</v>
+        <v>839</v>
       </c>
       <c r="E234" t="s">
-        <v>812</v>
+        <v>840</v>
+      </c>
+      <c r="F234" t="s">
+        <v>828</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>859</v>
+        <v>871</v>
       </c>
       <c r="H234" t="s">
-        <v>860</v>
+        <v>872</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>861</v>
+        <v>873</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>74</v>
+        <v>55</v>
       </c>
       <c r="D235" t="s">
-        <v>811</v>
+        <v>839</v>
       </c>
       <c r="E235" t="s">
-        <v>812</v>
+        <v>840</v>
+      </c>
+      <c r="F235" t="s">
+        <v>828</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>862</v>
+        <v>874</v>
       </c>
       <c r="H235" t="s">
-        <v>863</v>
+        <v>875</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>864</v>
+        <v>876</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="D236" t="s">
-        <v>811</v>
+        <v>839</v>
       </c>
       <c r="E236" t="s">
-        <v>812</v>
+        <v>840</v>
+      </c>
+      <c r="F236" t="s">
+        <v>828</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>865</v>
+        <v>877</v>
       </c>
       <c r="H236" t="s">
-        <v>866</v>
+        <v>878</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>867</v>
+        <v>879</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>82</v>
+        <v>63</v>
       </c>
       <c r="D237" t="s">
-        <v>811</v>
+        <v>839</v>
       </c>
       <c r="E237" t="s">
-        <v>812</v>
+        <v>840</v>
+      </c>
+      <c r="F237" t="s">
+        <v>828</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>868</v>
+        <v>880</v>
       </c>
       <c r="H237" t="s">
-        <v>869</v>
+        <v>881</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>870</v>
+        <v>882</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>86</v>
+        <v>122</v>
       </c>
       <c r="D238" t="s">
-        <v>811</v>
+        <v>839</v>
       </c>
       <c r="E238" t="s">
-        <v>812</v>
+        <v>840</v>
+      </c>
+      <c r="F238" t="s">
+        <v>828</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>871</v>
+        <v>883</v>
       </c>
       <c r="H238" t="s">
-        <v>872</v>
+        <v>884</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>873</v>
+        <v>885</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>269</v>
+        <v>66</v>
       </c>
       <c r="D239" t="s">
-        <v>811</v>
+        <v>839</v>
       </c>
       <c r="E239" t="s">
-        <v>812</v>
+        <v>840</v>
+      </c>
+      <c r="F239" t="s">
+        <v>828</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>874</v>
+        <v>886</v>
       </c>
       <c r="H239" t="s">
-        <v>875</v>
+        <v>887</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>876</v>
+        <v>888</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>273</v>
+        <v>70</v>
       </c>
       <c r="D240" t="s">
-        <v>811</v>
+        <v>839</v>
       </c>
       <c r="E240" t="s">
-        <v>812</v>
+        <v>840</v>
+      </c>
+      <c r="F240" t="s">
+        <v>828</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>877</v>
+        <v>889</v>
       </c>
       <c r="H240" t="s">
-        <v>878</v>
+        <v>890</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>879</v>
+        <v>891</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>277</v>
+        <v>10</v>
       </c>
       <c r="D241" t="s">
-        <v>811</v>
+        <v>892</v>
       </c>
       <c r="E241" t="s">
-        <v>812</v>
+        <v>893</v>
+      </c>
+      <c r="F241" t="s">
+        <v>835</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>880</v>
+        <v>894</v>
       </c>
       <c r="H241" t="s">
-        <v>881</v>
+        <v>895</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>882</v>
+        <v>896</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>281</v>
+        <v>113</v>
       </c>
       <c r="D242" t="s">
-        <v>811</v>
+        <v>892</v>
       </c>
       <c r="E242" t="s">
-        <v>812</v>
+        <v>893</v>
+      </c>
+      <c r="F242" t="s">
+        <v>835</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>883</v>
+        <v>897</v>
       </c>
       <c r="H242" t="s">
-        <v>884</v>
+        <v>898</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>885</v>
+        <v>899</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>285</v>
+        <v>23</v>
       </c>
       <c r="D243" t="s">
-        <v>811</v>
+        <v>892</v>
       </c>
       <c r="E243" t="s">
-        <v>812</v>
+        <v>893</v>
+      </c>
+      <c r="F243" t="s">
+        <v>835</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>886</v>
+        <v>900</v>
       </c>
       <c r="H243" t="s">
-        <v>887</v>
+        <v>875</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>888</v>
+        <v>901</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>289</v>
+        <v>27</v>
       </c>
       <c r="D244" t="s">
-        <v>811</v>
+        <v>892</v>
       </c>
       <c r="E244" t="s">
-        <v>812</v>
+        <v>893</v>
+      </c>
+      <c r="F244" t="s">
+        <v>835</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>889</v>
+        <v>902</v>
       </c>
       <c r="H244" t="s">
-        <v>890</v>
+        <v>878</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>891</v>
+        <v>903</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>293</v>
+        <v>31</v>
       </c>
       <c r="D245" t="s">
-        <v>811</v>
+        <v>892</v>
       </c>
       <c r="E245" t="s">
-        <v>812</v>
+        <v>893</v>
+      </c>
+      <c r="F245" t="s">
+        <v>828</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>892</v>
+        <v>904</v>
       </c>
       <c r="H245" t="s">
-        <v>893</v>
+        <v>905</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>894</v>
+        <v>906</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>297</v>
+        <v>10</v>
       </c>
       <c r="D246" t="s">
-        <v>811</v>
+        <v>907</v>
       </c>
       <c r="E246" t="s">
-        <v>812</v>
+        <v>908</v>
+      </c>
+      <c r="F246" t="s">
+        <v>909</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>895</v>
+        <v>910</v>
       </c>
       <c r="H246" t="s">
-        <v>896</v>
+        <v>872</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>897</v>
+        <v>911</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>301</v>
+        <v>10</v>
       </c>
       <c r="D247" t="s">
-        <v>811</v>
+        <v>912</v>
       </c>
       <c r="E247" t="s">
-        <v>812</v>
+        <v>913</v>
+      </c>
+      <c r="F247" t="s">
+        <v>914</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>898</v>
+        <v>915</v>
       </c>
       <c r="H247" t="s">
-        <v>899</v>
-[...133 lines deleted...]
-      <c r="G253" s="1" t="s">
         <v>916</v>
-      </c>
-[...2040 lines deleted...]
-        <v>1178</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -12812,141 +9854,50 @@
     <hyperlink ref="G223" r:id="rId222"/>
     <hyperlink ref="G224" r:id="rId223"/>
     <hyperlink ref="G225" r:id="rId224"/>
     <hyperlink ref="G226" r:id="rId225"/>
     <hyperlink ref="G227" r:id="rId226"/>
     <hyperlink ref="G228" r:id="rId227"/>
     <hyperlink ref="G229" r:id="rId228"/>
     <hyperlink ref="G230" r:id="rId229"/>
     <hyperlink ref="G231" r:id="rId230"/>
     <hyperlink ref="G232" r:id="rId231"/>
     <hyperlink ref="G233" r:id="rId232"/>
     <hyperlink ref="G234" r:id="rId233"/>
     <hyperlink ref="G235" r:id="rId234"/>
     <hyperlink ref="G236" r:id="rId235"/>
     <hyperlink ref="G237" r:id="rId236"/>
     <hyperlink ref="G238" r:id="rId237"/>
     <hyperlink ref="G239" r:id="rId238"/>
     <hyperlink ref="G240" r:id="rId239"/>
     <hyperlink ref="G241" r:id="rId240"/>
     <hyperlink ref="G242" r:id="rId241"/>
     <hyperlink ref="G243" r:id="rId242"/>
     <hyperlink ref="G244" r:id="rId243"/>
     <hyperlink ref="G245" r:id="rId244"/>
     <hyperlink ref="G246" r:id="rId245"/>
     <hyperlink ref="G247" r:id="rId246"/>
-    <hyperlink ref="G248" r:id="rId247"/>
-[...89 lines deleted...]
-    <hyperlink ref="G338" r:id="rId337"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>