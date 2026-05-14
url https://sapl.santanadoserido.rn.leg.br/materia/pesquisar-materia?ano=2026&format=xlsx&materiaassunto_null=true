--- v0 (2026-02-05)
+++ v1 (2026-05-14)
@@ -10,131 +10,853 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="261">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
-    <t>1148</t>
+    <t>1152</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
+    <t>PLOM</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária (Municipal)</t>
+  </si>
+  <si>
+    <t>Tatiana Fátima Ferreira de Araújo</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1152/projeto_de_lei_001_2026_credito_especial_praca_mototaxista.pdf</t>
+  </si>
+  <si>
+    <t>Que autoriza a abertura de crédito especial.</t>
+  </si>
+  <si>
+    <t>1153</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1153/projeto_de_lei_002_2026_-_programa_de_aposentadoria_incentivada_-_pai.pdf</t>
+  </si>
+  <si>
+    <t>Que institui o Programa de Aposentadoria Incentivada – PAI no âmbito da Prefeitura Municipal de Santana do Seridó.</t>
+  </si>
+  <si>
+    <t>1154</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1154/projeto_de_lei_003_2026_reajuste_servidores.pdf</t>
+  </si>
+  <si>
+    <t>Que dispõe sobre o reajuste salarial dos servidores efetivos, comissionados e temporários do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>1164</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1164/projeto_de_lei_004_2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Conselho Municipal de Turismo do Município de Santana do Seridó e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1167</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1167/projeto_de_lei_005_2026_-_contratacao_pessoal.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo do Município de Santana do Seridó/RN a criar novas vagas e aproveitar a lista de aprovados do processo seletivo simplificado nº 001/2025 (em vigência), para a contratação temporária por excepcional interesse Público de novos Profissionais, independentemente de cadastro reserva na Secretaria Municipal de Educação e Secretaria Municipal de Saúde, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1212</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1212/projeto_de_lei_006_-_ldo_pmss_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2027, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1204</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1204/projeto_de_lei_008_2026.pdf</t>
+  </si>
+  <si>
+    <t>RECONHECE A ATIVIDADE DE CONDUTOR DE AMBULÂNCIA COMO INTEGRANTE DAS AÇÕES E SERVIÇOS DE SAÚDE NO ÂMBITO DO MUNICÍPIO DE SANTANA DO SERIDÓ/RN, EM CONSONÂNCIA COM A LEGISLAÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1155</t>
+  </si>
+  <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária</t>
-[...5 lines deleted...]
-    <t>Até o momento Não houveram Projetos de Lei Ordinária  por esta Casa.</t>
+    <t>Projeto de Lei Ordinária (Legislativo)</t>
+  </si>
+  <si>
+    <t>MESA DIRETORA - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1155/1._projeto_-_reajuste_servidores.pdf</t>
+  </si>
+  <si>
+    <t>Que reajusta os salários ( vencimento base ) dos Servidores da Câmara Municipal de Santana do Seridó.</t>
+  </si>
+  <si>
+    <t>1196</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Após o último registro, não foram protocolados novos Projetos de Lei Ordinária por parte desta Casa.</t>
+  </si>
+  <si>
+    <t>1203</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>PLCM</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar (Municipal)</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1203/projeto_de_lei_007_2026_-_magisterio_-_revisado2_1.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E SALÁRIOS DO MAGISTÉRIO MUNICIPAL, A IMPLANTAÇÃO DO PISO NACIONAL SALARIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
-    <t>Projeto de Lei Complementar</t>
+    <t>Projeto de Lei Complementar (Legislativo)</t>
   </si>
   <si>
     <t>Até o momento Não houveram Projetos de Lei Complementar  por esta Casa.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>Até o momento Não houveram Projetos de Decretos Legislativos  por esta Casa.</t>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1150/1._titulo_-_julia__-_ricardo.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadã Santanense a Júlia Ferreira Lopes de Almeida.</t>
+  </si>
+  <si>
+    <t>1165</t>
+  </si>
+  <si>
+    <t>Ricardo de Zeca</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1165/2._medalha_-_nazare_-_ricardo.pdf</t>
+  </si>
+  <si>
+    <t>Concede a medalha do mérito Mulher Cidadã “Professora Adezilva Maria de Medeiros” a Maria Nazaré Santos da Silva.</t>
+  </si>
+  <si>
+    <t>1205</t>
+  </si>
+  <si>
+    <t>Bruno</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE CIDADÃO SANTANENSE A KLEITON DE OLIVEIRA SANTOS SILVA.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Até o momento Não houveram Projetos de Resolução  por esta Casa.</t>
+  </si>
+  <si>
+    <t>1156</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Neilton, Fernandinha, Ivan, Juarez, Ricardo de Zeca, Toinho de Zé Estuque, Vicente</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1156/requerimnento_001_2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Que a administração municipal, através da Secretaria de Assistência_x000D_
+Social, mantenha o programa de distribuição de peixe durante o período da_x000D_
+Semana Santa, destinada às famílias em situação de vulnerabilidade e risco social_x000D_
+no município de Santana do Seridó/RN.</t>
+  </si>
+  <si>
+    <t>1157</t>
+  </si>
+  <si>
+    <t>Fernandinha</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1157/requerimento_02-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Que seja viabilizada a pavimentação asfáltica no_x000D_
+trecho da comunidade rural Tuiuiú que compreende da entrada_x000D_
+até a cerâmica.</t>
+  </si>
+  <si>
+    <t>1158</t>
+  </si>
+  <si>
+    <t>Flávio</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1158/requerimento_03-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Requer que a Administração Municipal, através da Secretaria competente, providencie a construção de redutores de velocidade do _x000D_
+tipo “lombadas/quebra-molas” em pontos estratégicos do trecho pavimentado na comunidade rural São Bento.</t>
+  </si>
+  <si>
+    <t>1159</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1159/requerimento_04-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja providenciada a canalização da rede de água através da CAERN, para todos os prédios públicos em funcionamento na comunidade rural São Bento.</t>
+  </si>
+  <si>
+    <t>1160</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1160/requerimento_05-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja providenciada a colocação de bebedouro do tipo gelágua, na quadra de esportes da comunidade rural São Bento.</t>
+  </si>
+  <si>
+    <t>1161</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1161/requerimento_06-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja providenciado o serviço de esgotamento das fossas existentes no município de Santana do Seridó.</t>
+  </si>
+  <si>
+    <t>1162</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1162/requerimento_07-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Requer que a Administração Municipal, através da Secretaria competente, providencie a colocação de redutores de velocidade do tipo “lombada” na Rua José Tobias Barreto.</t>
+  </si>
+  <si>
+    <t>1163</t>
+  </si>
+  <si>
+    <t>Juarez</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1163/requerimento_08-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Requer 1ue seja viabilizada a destinação de recursos financeiros através de emenda parlamentar, para a construção de uma “Pista de Caminhada” _x000D_
+com iluminação, sendo de uma extensão média de 2 (dois) quilômetros às margens da estrada RN-081, compreendida no trecho que liga a cidade de _x000D_
+Santana do Seridó até o trevo do local conhecido como “ligação”.</t>
+  </si>
+  <si>
+    <t>1168</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1168/requerimento_09-ocr.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA PROVIDENCIADO O SERVIÇO DE LIMPEZA/MANUTENÇÃO DO POÇO ONDE SE ENCONTRA INSTALADO O DESSALINIZADOR DA COMUNIDADE RURAL SÃO BENTO.</t>
+  </si>
+  <si>
+    <t>1169</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1169/requerimento_10-ocr.pdf</t>
+  </si>
+  <si>
+    <t>QUE A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE DO TIPO “LOMBADA/QUEBRA-MOLAS” EM LOCAL ESTRATÉGICO DA RUA FRANCISCO XAVIER CABRAL.</t>
+  </si>
+  <si>
+    <t>1170</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1170/requerimento_11-ocr.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A SENHORA PREFEITA TATIANA FÁTIMA - QUE SEJA PROVIDENCIADO O SERVIÇO DE RESTAURAÇÃO DA PRAÇA JOSÉ CASSIANO SOBRINHO, POPULARMENTE CONHECIDA COMO PRAÇA DE BOY, LOCALIZADA NA COMUNIDADE RURAL TUIUIÚ</t>
+  </si>
+  <si>
+    <t>1171</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Neilton</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1171/requerimento_12-ocr.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A SENHORA PREFEITA TATIANA FÁTIMA - QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A REALIZAÇÃO DE ESTUDO DE VIABILIDADE ADMINISTRATIVA E JURÍDICA, TENDO COMO OBJETIVO O RECONHECIMENTO DA FUNÇÃO DE CONDUTOR DE AMBULÂNCIA NO QUADRO FUNCIONAL DO MUNICÍPIO, EM CONSONÂNCIA COM A LEI FEDERAL Nº 15.250, DE 3 DE NOVEMBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>1172</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1172/requerimento_13-ocr.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A SENHORA PREFEITA TATIANA FÁTIMA - QUE A ADMINISTRAÇÃO MUNICIPAL VIABILIZE AS PROVIDENCIAS NECESSÁRIAS, NO SENTIDO DE INSTITUIR O OFERECIMENTO DE CURSO DE CAPACITAÇÃO EM NOÇÕES BÁSICAS DE PRIMEIROS SOCORROS PARA OS CONDUTORES DE ÔNIBUS ESCOLARES DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>1173</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1173/requerimento_14-ocr.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO DEPUTADO ESTADUAL FRANCISCO ASSIS DE MEDEIROS (FRANCISCO DO PT) - QUE SEJA VIABILIZADA A DESTINAÇÃO DE RECURSOS FINANCEIROS ATRAVÉS DE EMENDA PARLAMENTAR, TENDO COMO OBJETO O SERVIÇO DE REVITALIZAÇÃO DA PRAÇA JOSÉ BEZERRA DA LUZ FILHO, INCLUÍDA A INSTALAÇÃO DE UMA ACADEMIA DE SAÚDE NA REFERIDA PRAÇA, QUE FICA LOCALIZADA NA COMUNIDADE RURAL TUIUIÚ, MUNICÍPIO DE SANTANA DO SERIDÓ.</t>
+  </si>
+  <si>
+    <t>1174</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1174/requerimento_15-ocr.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO GERENTE DA REGIONAL SERIDÓ DA CAERN EM CAICÓ/RN – SR. BRIAN BELIZÁRIO. - QUE SEJA PROVIDENCIADA A COLOCAÇÃO DE REVESTIMENTO CONCRETADO EM TORNO DA LAGOA DE TRATAMENTO DO MUNICÍPIO DE SANTANA DO SERIDÓ, COM A FINALIDADE DE GARANTIR MAIOR SEGURANÇA E EVITAR RISCOS À POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>1176</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Ivan</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1176/requerimento_16-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Que a Administração Municipal providencie a colocação de grade de proteção (guarda-corpo) circundando o toda a área do Parquinho Infantil instalado na Praça Santa Rita.</t>
+  </si>
+  <si>
+    <t>1177</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1177/requerimento_17-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Que a Administração Municipal possa normatizar através de Decreto ou Portaria, o fechamento temporário de uma das laterais do trecho que compreende todo o entorno do Centro Cultural Felino Ivo Bezerra, na Avenida Zezé Aprígio, no finais de semana com início às 7:00 horas do sábado e se estendendo até as 22:00 horas do domingo, bem como nos dias feriados compreendido de 7:00 ás 22:00 horas, sendo que a interdição da via pública será procedida através da colocação de grades móveis de contenção padronizadas, para que o espaço isolado seja destinado especificamente como área semanal de cultura, recreação e convivência social sem fluxo de veículos.</t>
+  </si>
+  <si>
+    <t>1178</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1178/requerimento_18-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Que seja apresentado na Assembleia Legislativa do Rio Grande do Norte, um projeto de lei denominando com o nome de Vereador AGRIPINO SEVERINO DE MACEDO, a rodovia estadual RN-081 que compreende do entroncamento com a RN-086 até a divisa com o Estado da Paraíba.</t>
+  </si>
+  <si>
+    <t>1179</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1179/requerimento_19-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciada a perfuração de um poço para ser conectado com o dessalinizador instalado na comunidade rural Tuiuiú.</t>
+  </si>
+  <si>
+    <t>1180</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1180/requerimento_20-ocr_1.pdf</t>
+  </si>
+  <si>
+    <t>Que a Administração Municipal providencie, pela forma legalmente permitida, a contratação de pessoal para atuar como recepcionista 24 horas na Unidade Mista Hospitalar Ana Bezerra de Almeida.</t>
+  </si>
+  <si>
+    <t>1181</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1181/requerimento_21-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Que a Administração Municipal, através da Secretaria competente, providencie a construção de mata-burro na saída da comunidade São Bento para a via de entrada da cidade e também na comunidade Saco da Cruz, na estrada que dá acesso ao conhecido Hernandes.</t>
+  </si>
+  <si>
+    <t>1182</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1182/requerimento_22-ocr_1.pdf</t>
+  </si>
+  <si>
+    <t>Que a Administração Municipal viabilize os recursos necessários, destinados para o serviço de pavimentação (calçamento) da Rua Geralda Gomes de Azevedo.</t>
+  </si>
+  <si>
+    <t>1183</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Vicente</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1183/requerimento_23-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Que a Administração Municipal providencie, através do seu órgão competente, a demarcação topográfica de todas as ruas que já foram oficialmente denominadas, mas que ainda não foi procedido com o traçado ou arruamento dessas vias.</t>
+  </si>
+  <si>
+    <t>1184</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Toinho de Zé Estuque</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1184/requerimento_24-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Que a Administração Municipal, através de sua assessoria jurídica e_x000D_
+demais setores competentes, elabore e encaminhe à Câmara Municipal Projeto de_x000D_
+Lei que conceda isenção de pagamento do IPTU às pessoas idosas e de baixa_x000D_
+renda do município, desde que atendam aos seguintes requisitos:_x000D_
+1. tenham idade igual ou superior a 60 (sessenta) anos;_x000D_
+2. percebam renda mensal de, até, 2 (dois) salários mínimos;_x000D_
+3. sejam proprietários, possuidores ou titulares a qualquer título de, apenas, 1_x000D_
+(um) imóvel e que nele resida;_x000D_
+4. sejam aposentados ou pensionistas.</t>
+  </si>
+  <si>
+    <t>1185</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1185/requerimento_25-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Que seja viabilizada a destinação de recursos financeiros através de Emenda Parlamentar, para a instalação dos poços tubulares já perfurados nas comunidades rurais Tuiuiú e Espírito Santo, município der Santana do Seridó.</t>
+  </si>
+  <si>
+    <t>1186</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1186/requerimento_26-ocr_1.pdf</t>
+  </si>
+  <si>
+    <t>Que seja viabilizada a destinação de recursos financeiros através de Emenda Parlamentar, para a perfuração de poços tubulares profundos nas comunidades rurais Tuiuiú e Espírito Santo, município de Santana do Seridó.</t>
+  </si>
+  <si>
+    <t>1187</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1187/requerimento_27-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Que a Administração Municipal viabilize providencias, no sentido de construir um canteiro central na Rua José Gastel Pereira, com piso em cimento, bem como a instalação de bancos ao longo do espaço, visando proporcionar um local adequado para a convivência e descanso dos que residem na referida rua.</t>
+  </si>
+  <si>
+    <t>1188</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1188/requerimento_28-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Que o Governo do Estado, através da SEMARH, viabilize as_x000D_
+providencias necessárias com vistas a que seja realizada a perfuração de poços_x000D_
+tubulares com profundidade superior a 60 (sessenta) metros nas comunidades_x000D_
+rurais do município de Santana do Seridó, considerando a baixa ou inexistente_x000D_
+vazão dos poços atualmente perfurados até essa profundidade.</t>
+  </si>
+  <si>
+    <t>1191</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1191/requerimento_29.pdf</t>
+  </si>
+  <si>
+    <t>Que a Administração Municipal, através do setor competente, providencie a colocação de duas luminárias nos postes da iluminação pública da via pública pavimentada da comunidade rural São Bento, nas proximidades da residência do conhecido “Doca de Emídio” que dá acesso para a Igreja Evangélica.</t>
+  </si>
+  <si>
+    <t>1192</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1192/requerimento_30.pdf</t>
+  </si>
+  <si>
+    <t>Que a Administração Municipal viabilize as providencias necessárias, com vistas a substituir por lâmpadas ornamentais do tipo LED, todas as luminárias comuns (incandescentes/fluorescentes) existentes na Rua José Tobias Barreto, que fica na lateral do campo de futebol.</t>
+  </si>
+  <si>
+    <t>1193</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Que a Administração Municipal viabilize os recursos necessários, destinados para o serviço de pavimentação (calçamento) da Rua José Alexandre de Macedo.</t>
+  </si>
+  <si>
+    <t>1194</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1194/requerimento_32.pdf</t>
+  </si>
+  <si>
+    <t>Que a Administração Municipal viabilize através da AMSO – Associação dos municípios com sede em Currais Novos, a disponibilização de máquina perfuratriz para realizar a perfuração de poços com mais de 60 (sessenta) metros de profundida na comunidade rural Tuiuiú, município de Santana do Seridó.</t>
+  </si>
+  <si>
+    <t>1195</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Bruno, Flávio</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1195/requerimento_33-ocr.pdf</t>
+  </si>
+  <si>
+    <t>Que a administração municipal conceda, pela forma legalmente permitida e através de projeto de lei enviado à Câmara Municipal, um reajuste no valor da bolsa que é concedida para a categoria de professores vinculados ao município na condição de bolsistas.</t>
+  </si>
+  <si>
+    <t>1202</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Que a Administração Municipal viabilize providencias, no sentido de disponibilizar Equipamentos de Proteção Individual (EPIs) adequados, bem como fardamento apropriado para os servidores municipais que desempenham a função de eletricista no âmbito do município.</t>
+  </si>
+  <si>
+    <t>1198</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>1199</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1199/requerimento_36.pdf</t>
+  </si>
+  <si>
+    <t>Que seja viabilizada a destinação de recursos financeiros através de emenda parlamentar, para a execução de obras de pavimentação asfáltica nas principais ruas e avenidas da cidade de Santana do Seridó.</t>
+  </si>
+  <si>
+    <t>1200</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1200/requerimento_37.pdf</t>
+  </si>
+  <si>
+    <t>Que a Administração Municipal viabilize a consecução de recursos e parcerias institucionais, tendo como objetivo a reconstrução da passagem molhada que liga a sede do município à comunidade São Bento.</t>
+  </si>
+  <si>
+    <t>1201</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1201/requerimento_38.pdf</t>
+  </si>
+  <si>
+    <t>Que a Administração Municipal viabilize a inclusão, no plano de pavimentação do município, da Rua Bernardo Argemiro do Nascimento, no trecho que corresponde ao prolongamento da conhecida “Rua do Bigode” até a passagem do Rio São Bento.</t>
+  </si>
+  <si>
+    <t>1209</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1209/requerimento_39.pdf</t>
+  </si>
+  <si>
+    <t>Que a Administração Municipal adote as providências necessárias para a contratação de um médico especialista em Geriatria, a fim de que o referido profissional possa realizar atendimentos à população idosa do município, ao menos duas vezes por mês, por meio da rede pública municipal de saúde.</t>
+  </si>
+  <si>
+    <t>1206</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1206/requerimento_40.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A SENHORA PREFEITA TATIANA FÁTIMA- QUE A ADMINISTRAÇÃO MUNICIPAL VIABILIZE PROVIDENCIAS, NO SENTIDO DE DISPONIBILIZAR UMA ÁREA/TERRENO ADEQUADO PARA O DESCARTE E TRATAMENTO DOS RESÍDUOS PROVENIENTES DA LIMPEZA DE FOSSAS SÉPTICAS NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>1207</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1207/requerimento_41.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A SENHORA PREFEITA TATIANA FÁTIMA-QUE A ADMINISTRAÇÃO MUNICIPAL CONCEDA, PELA FORMA LEGALMENTE PERMITIDA E ATRAVÉS DE PROJETO DE LEI ENVIADO À CÂMARA MUNICIPAL, O PISO SALARIAL DOS PROFESSORES QUE ATUAM NO MUNICÍPIO SOB REGIME DE CONTRATAÇÃO TEMPORÁRIA OU ATRAVÉS DE PROCESSO SELETIVO, EM OBSERVÂNCIA À RECENTE DECISÃO DO SUPREMO TRIBUNAL FEDERAL</t>
+  </si>
+  <si>
+    <t>1210</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1210/requerimento_42.pdf</t>
+  </si>
+  <si>
+    <t>Que a Administração Municipal viabilize os recursos necessários, destinados para o serviço de pavimentação (calçamento) da Rua Dias Bezerra de Medeiros, via pública que dá acesso para a UBS.</t>
+  </si>
+  <si>
+    <t>1175</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>O VEREADOR JUAREZ BEZERRA DE AZEVEDO APRESENTA NOS TERMOS REGIMENTAIS, MOÇÃO DE PESAR PELO FALECIMENTO DO SR. JONAS DANTAS CORRIDO NO DIA 19.03.2026 QUANDO ESTAVA COM 76 ANOS DE IDADE, DEVENDO A PRESENTE MOÇÃO SER CONSTADA NA SESSÃO DO DIA 23/03/2026.</t>
+  </si>
+  <si>
+    <t>1208</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1208/mocao_parabens_002.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PARABÉNS dirigida para a pessoa de SAGÓ PRIMO DE MEDEIROS, como reconhecimento pela sua participação e competição no “V troféu Norte - Nordeste de Atletismo Master” realizado na cidade do Natal nos dias 25 e 26 de abril de 2026, tendo conquistado o 1º lugar (medalha de ouro) na categoria M40 1000 metros e o 2º lugar (medalha de prata) na categoria M40 5000 metros, sendo uma referência no atletismo que representou o município de Santana do Seridó no referido certame, demonstrando o homenageado a sua dedicação, disciplina e treinamento para enfrentar os desafios e alcançar merecidamente tão brilhante conquista.</t>
+  </si>
+  <si>
+    <t>1211</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1211/mocao_003.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento da Srª. ELINEIDE PEREIRA DE MACEDO, corrido no dia 04 de maio de 2026 na cidade de Santana do Seridó, quando estava com 53 anos de idade.</t>
+  </si>
+  <si>
+    <t>1189</t>
+  </si>
+  <si>
+    <t>PCLJ</t>
+  </si>
+  <si>
+    <t>Parecer Constituição, Legislação, Justiça e R...</t>
+  </si>
+  <si>
+    <t>CCLJRF - Constituição, Legislação, Justiça e Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1189/parecer_das_comissoes_decreto_001.pdf</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL E PELA ADMISSIBILIDADE NA ÍNTEGRA AO PROJETO DE DECRETO LEGISLATIVO 001/2026.</t>
+  </si>
+  <si>
+    <t>1190</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1190/parecer_das_comissoes_decreto_002.pdf</t>
+  </si>
+  <si>
+    <t>FAVORÁVEL E PELA ADMISSIBILIDADE NA ÍNTEGRA AO PROJETO DE DECRETO LEGISLATIVO 002/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -438,194 +1160,1760 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1152/projeto_de_lei_001_2026_credito_especial_praca_mototaxista.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1153/projeto_de_lei_002_2026_-_programa_de_aposentadoria_incentivada_-_pai.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1154/projeto_de_lei_003_2026_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1164/projeto_de_lei_004_2026_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1167/projeto_de_lei_005_2026_-_contratacao_pessoal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1212/projeto_de_lei_006_-_ldo_pmss_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1204/projeto_de_lei_008_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1155/1._projeto_-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1203/projeto_de_lei_007_2026_-_magisterio_-_revisado2_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1150/1._titulo_-_julia__-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1165/2._medalha_-_nazare_-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1156/requerimnento_001_2026_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1157/requerimento_02-ocr.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1158/requerimento_03-ocr.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1159/requerimento_04-ocr.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1160/requerimento_05-ocr.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1161/requerimento_06-ocr.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1162/requerimento_07-ocr.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1163/requerimento_08-ocr.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1168/requerimento_09-ocr.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1169/requerimento_10-ocr.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1170/requerimento_11-ocr.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1171/requerimento_12-ocr.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1172/requerimento_13-ocr.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1173/requerimento_14-ocr.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1174/requerimento_15-ocr.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1176/requerimento_16-ocr.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1177/requerimento_17-ocr.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1178/requerimento_18-ocr.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1179/requerimento_19-ocr.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1180/requerimento_20-ocr_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1181/requerimento_21-ocr.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1182/requerimento_22-ocr_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1183/requerimento_23-ocr.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1184/requerimento_24-ocr.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1185/requerimento_25-ocr.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1186/requerimento_26-ocr_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1187/requerimento_27-ocr.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1188/requerimento_28-ocr.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1191/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1192/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1194/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1195/requerimento_33-ocr.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1199/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1200/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1201/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1209/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1206/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1207/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1210/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1208/mocao_parabens_002.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1211/mocao_003.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1189/parecer_das_comissoes_decreto_001.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoserido.rn.leg.br/media/sapl/public/materialegislativa/2026/1190/parecer_das_comissoes_decreto_002.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H5"/>
+  <dimension ref="A1:H63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="71" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="42" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="73.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="149" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
+      <c r="F2" t="s">
+        <v>13</v>
+      </c>
       <c r="G2" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>17</v>
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="H3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>21</v>
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="H4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H7" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H8" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
         <v>10</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="D9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H9" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E10" t="s">
+        <v>42</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" t="s">
+        <v>51</v>
+      </c>
+      <c r="E11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H11" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" t="s">
+        <v>56</v>
+      </c>
+      <c r="E12" t="s">
+        <v>57</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H12" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" t="s">
+        <v>60</v>
+      </c>
+      <c r="E13" t="s">
+        <v>61</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H13" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" t="s">
+        <v>60</v>
+      </c>
+      <c r="E14" t="s">
+        <v>61</v>
+      </c>
+      <c r="F14" t="s">
+        <v>65</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H14" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" t="s">
+        <v>60</v>
+      </c>
+      <c r="E15" t="s">
+        <v>61</v>
+      </c>
+      <c r="F15" t="s">
+        <v>69</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H15" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" t="s">
+        <v>72</v>
+      </c>
+      <c r="E16" t="s">
+        <v>73</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H16" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" t="s">
+        <v>76</v>
+      </c>
+      <c r="E17" t="s">
+        <v>77</v>
+      </c>
+      <c r="F17" t="s">
+        <v>78</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H17" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" t="s">
+        <v>76</v>
+      </c>
+      <c r="E18" t="s">
+        <v>77</v>
+      </c>
+      <c r="F18" t="s">
+        <v>82</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H18" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" t="s">
+        <v>76</v>
+      </c>
+      <c r="E19" t="s">
+        <v>77</v>
+      </c>
+      <c r="F19" t="s">
+        <v>86</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H19" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
         <v>25</v>
       </c>
-      <c r="G5" s="1" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="D20" t="s">
+        <v>76</v>
+      </c>
+      <c r="E20" t="s">
+        <v>77</v>
+      </c>
+      <c r="F20" t="s">
+        <v>86</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H20" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>29</v>
+      </c>
+      <c r="D21" t="s">
+        <v>76</v>
+      </c>
+      <c r="E21" t="s">
+        <v>77</v>
+      </c>
+      <c r="F21" t="s">
+        <v>86</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H21" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>33</v>
+      </c>
+      <c r="D22" t="s">
+        <v>76</v>
+      </c>
+      <c r="E22" t="s">
+        <v>77</v>
+      </c>
+      <c r="F22" t="s">
+        <v>82</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H22" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>50</v>
+      </c>
+      <c r="D23" t="s">
+        <v>76</v>
+      </c>
+      <c r="E23" t="s">
+        <v>77</v>
+      </c>
+      <c r="F23" t="s">
+        <v>82</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H23" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>101</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24" t="s">
+        <v>76</v>
+      </c>
+      <c r="E24" t="s">
+        <v>77</v>
+      </c>
+      <c r="F24" t="s">
+        <v>102</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H24" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>106</v>
+      </c>
+      <c r="D25" t="s">
+        <v>76</v>
+      </c>
+      <c r="E25" t="s">
+        <v>77</v>
+      </c>
+      <c r="F25" t="s">
+        <v>86</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H25" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>109</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>110</v>
+      </c>
+      <c r="D26" t="s">
+        <v>76</v>
+      </c>
+      <c r="E26" t="s">
+        <v>77</v>
+      </c>
+      <c r="F26" t="s">
+        <v>69</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H26" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>113</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>114</v>
+      </c>
+      <c r="D27" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" t="s">
+        <v>82</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H27" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>117</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>118</v>
+      </c>
+      <c r="D28" t="s">
+        <v>76</v>
+      </c>
+      <c r="E28" t="s">
+        <v>77</v>
+      </c>
+      <c r="F28" t="s">
+        <v>119</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H28" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>122</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>123</v>
+      </c>
+      <c r="D29" t="s">
+        <v>76</v>
+      </c>
+      <c r="E29" t="s">
+        <v>77</v>
+      </c>
+      <c r="F29" t="s">
+        <v>69</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H29" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>126</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>127</v>
+      </c>
+      <c r="D30" t="s">
+        <v>76</v>
+      </c>
+      <c r="E30" t="s">
+        <v>77</v>
+      </c>
+      <c r="F30" t="s">
+        <v>69</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H30" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>130</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>131</v>
+      </c>
+      <c r="D31" t="s">
+        <v>76</v>
+      </c>
+      <c r="E31" t="s">
+        <v>77</v>
+      </c>
+      <c r="F31" t="s">
+        <v>102</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H31" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>134</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>135</v>
+      </c>
+      <c r="D32" t="s">
+        <v>76</v>
+      </c>
+      <c r="E32" t="s">
+        <v>77</v>
+      </c>
+      <c r="F32" t="s">
+        <v>136</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H32" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>139</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>140</v>
+      </c>
+      <c r="D33" t="s">
+        <v>76</v>
+      </c>
+      <c r="E33" t="s">
+        <v>77</v>
+      </c>
+      <c r="F33" t="s">
+        <v>136</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H33" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>143</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>144</v>
+      </c>
+      <c r="D34" t="s">
+        <v>76</v>
+      </c>
+      <c r="E34" t="s">
+        <v>77</v>
+      </c>
+      <c r="F34" t="s">
+        <v>86</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H34" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>147</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>148</v>
+      </c>
+      <c r="D35" t="s">
+        <v>76</v>
+      </c>
+      <c r="E35" t="s">
+        <v>77</v>
+      </c>
+      <c r="F35" t="s">
+        <v>82</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H35" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>151</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>152</v>
+      </c>
+      <c r="D36" t="s">
+        <v>76</v>
+      </c>
+      <c r="E36" t="s">
+        <v>77</v>
+      </c>
+      <c r="F36" t="s">
+        <v>119</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H36" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>155</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>156</v>
+      </c>
+      <c r="D37" t="s">
+        <v>76</v>
+      </c>
+      <c r="E37" t="s">
+        <v>77</v>
+      </c>
+      <c r="F37" t="s">
+        <v>69</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H37" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>159</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>160</v>
+      </c>
+      <c r="D38" t="s">
+        <v>76</v>
+      </c>
+      <c r="E38" t="s">
+        <v>77</v>
+      </c>
+      <c r="F38" t="s">
+        <v>69</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H38" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>163</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>164</v>
+      </c>
+      <c r="D39" t="s">
+        <v>76</v>
+      </c>
+      <c r="E39" t="s">
+        <v>77</v>
+      </c>
+      <c r="F39" t="s">
+        <v>165</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H39" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>168</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>169</v>
+      </c>
+      <c r="D40" t="s">
+        <v>76</v>
+      </c>
+      <c r="E40" t="s">
+        <v>77</v>
+      </c>
+      <c r="F40" t="s">
+        <v>170</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H40" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>173</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>174</v>
+      </c>
+      <c r="D41" t="s">
+        <v>76</v>
+      </c>
+      <c r="E41" t="s">
+        <v>77</v>
+      </c>
+      <c r="F41" t="s">
+        <v>82</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H41" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>177</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>178</v>
+      </c>
+      <c r="D42" t="s">
+        <v>76</v>
+      </c>
+      <c r="E42" t="s">
+        <v>77</v>
+      </c>
+      <c r="F42" t="s">
+        <v>136</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H42" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>181</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>182</v>
+      </c>
+      <c r="D43" t="s">
+        <v>76</v>
+      </c>
+      <c r="E43" t="s">
+        <v>77</v>
+      </c>
+      <c r="F43" t="s">
+        <v>82</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H43" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>185</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>186</v>
+      </c>
+      <c r="D44" t="s">
+        <v>76</v>
+      </c>
+      <c r="E44" t="s">
+        <v>77</v>
+      </c>
+      <c r="F44" t="s">
+        <v>170</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H44" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>189</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>190</v>
+      </c>
+      <c r="D45" t="s">
+        <v>76</v>
+      </c>
+      <c r="E45" t="s">
+        <v>77</v>
+      </c>
+      <c r="F45" t="s">
+        <v>136</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H45" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>193</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>194</v>
+      </c>
+      <c r="D46" t="s">
+        <v>76</v>
+      </c>
+      <c r="E46" t="s">
+        <v>77</v>
+      </c>
+      <c r="F46" t="s">
+        <v>136</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H46" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>197</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>198</v>
+      </c>
+      <c r="D47" t="s">
+        <v>76</v>
+      </c>
+      <c r="E47" t="s">
+        <v>77</v>
+      </c>
+      <c r="F47" t="s">
+        <v>136</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H47" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>200</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>201</v>
+      </c>
+      <c r="D48" t="s">
+        <v>76</v>
+      </c>
+      <c r="E48" t="s">
+        <v>77</v>
+      </c>
+      <c r="F48" t="s">
+        <v>69</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H48" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>204</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>205</v>
+      </c>
+      <c r="D49" t="s">
+        <v>76</v>
+      </c>
+      <c r="E49" t="s">
+        <v>77</v>
+      </c>
+      <c r="F49" t="s">
+        <v>206</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H49" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>209</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>210</v>
+      </c>
+      <c r="D50" t="s">
+        <v>76</v>
+      </c>
+      <c r="E50" t="s">
+        <v>77</v>
+      </c>
+      <c r="F50" t="s">
+        <v>82</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H50" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>212</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>213</v>
+      </c>
+      <c r="D51" t="s">
+        <v>76</v>
+      </c>
+      <c r="E51" t="s">
+        <v>77</v>
+      </c>
+      <c r="F51" t="s">
+        <v>82</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H51" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>214</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>215</v>
+      </c>
+      <c r="D52" t="s">
+        <v>76</v>
+      </c>
+      <c r="E52" t="s">
+        <v>77</v>
+      </c>
+      <c r="F52" t="s">
+        <v>102</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H52" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>218</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>219</v>
+      </c>
+      <c r="D53" t="s">
+        <v>76</v>
+      </c>
+      <c r="E53" t="s">
+        <v>77</v>
+      </c>
+      <c r="F53" t="s">
+        <v>119</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H53" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>222</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>223</v>
+      </c>
+      <c r="D54" t="s">
+        <v>76</v>
+      </c>
+      <c r="E54" t="s">
+        <v>77</v>
+      </c>
+      <c r="F54" t="s">
+        <v>119</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H54" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>226</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>227</v>
+      </c>
+      <c r="D55" t="s">
+        <v>76</v>
+      </c>
+      <c r="E55" t="s">
+        <v>77</v>
+      </c>
+      <c r="F55" t="s">
+        <v>136</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H55" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>230</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>231</v>
+      </c>
+      <c r="D56" t="s">
+        <v>76</v>
+      </c>
+      <c r="E56" t="s">
+        <v>77</v>
+      </c>
+      <c r="F56" t="s">
+        <v>82</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H56" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>234</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>235</v>
+      </c>
+      <c r="D57" t="s">
+        <v>76</v>
+      </c>
+      <c r="E57" t="s">
+        <v>77</v>
+      </c>
+      <c r="F57" t="s">
+        <v>69</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H57" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>238</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>239</v>
+      </c>
+      <c r="D58" t="s">
+        <v>76</v>
+      </c>
+      <c r="E58" t="s">
+        <v>77</v>
+      </c>
+      <c r="F58" t="s">
+        <v>102</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H58" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>242</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" t="s">
+        <v>243</v>
+      </c>
+      <c r="E59" t="s">
+        <v>244</v>
+      </c>
+      <c r="F59" t="s">
+        <v>102</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H59" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>246</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>17</v>
+      </c>
+      <c r="D60" t="s">
+        <v>243</v>
+      </c>
+      <c r="E60" t="s">
+        <v>244</v>
+      </c>
+      <c r="F60" t="s">
+        <v>86</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H60" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>249</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>21</v>
+      </c>
+      <c r="D61" t="s">
+        <v>243</v>
+      </c>
+      <c r="E61" t="s">
+        <v>244</v>
+      </c>
+      <c r="F61" t="s">
+        <v>86</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H61" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>252</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>10</v>
+      </c>
+      <c r="D62" t="s">
+        <v>253</v>
+      </c>
+      <c r="E62" t="s">
+        <v>254</v>
+      </c>
+      <c r="F62" t="s">
+        <v>255</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H62" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>258</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>17</v>
+      </c>
+      <c r="D63" t="s">
+        <v>253</v>
+      </c>
+      <c r="E63" t="s">
+        <v>254</v>
+      </c>
+      <c r="F63" t="s">
+        <v>255</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H63" t="s">
+        <v>260</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>